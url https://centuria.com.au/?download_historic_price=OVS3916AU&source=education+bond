--- v0 (2026-03-09)
+++ v1 (2026-05-09)
@@ -1,132 +1,215 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
+  <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="895" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="OVS3916AU" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="6">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="32">
   <si>
     <t>Date</t>
   </si>
   <si>
     <t>App Price</t>
   </si>
   <si>
     <t>Red Price</t>
   </si>
   <si>
     <t>Mid Price</t>
+  </si>
+  <si>
+    <t>30/01/2026</t>
+  </si>
+  <si>
+    <t>02/02/2026</t>
+  </si>
+  <si>
+    <t>03/02/2026</t>
+  </si>
+  <si>
+    <t>04/02/2026</t>
+  </si>
+  <si>
+    <t>05/02/2026</t>
+  </si>
+  <si>
+    <t>06/02/2026</t>
+  </si>
+  <si>
+    <t>09/02/2026</t>
+  </si>
+  <si>
+    <t>10/02/2026</t>
+  </si>
+  <si>
+    <t>11/02/2026</t>
+  </si>
+  <si>
+    <t>12/02/2026</t>
+  </si>
+  <si>
+    <t>13/02/2026</t>
+  </si>
+  <si>
+    <t>16/02/2026</t>
+  </si>
+  <si>
+    <t>17/02/2026</t>
+  </si>
+  <si>
+    <t>18/02/2026</t>
+  </si>
+  <si>
+    <t>19/02/2026</t>
+  </si>
+  <si>
+    <t>20/02/2026</t>
+  </si>
+  <si>
+    <t>23/02/2026</t>
+  </si>
+  <si>
+    <t>24/02/2026</t>
+  </si>
+  <si>
+    <t>25/02/2026</t>
+  </si>
+  <si>
+    <t>26/02/2026</t>
+  </si>
+  <si>
+    <t>27/02/2026</t>
+  </si>
+  <si>
+    <t>02/03/2026</t>
+  </si>
+  <si>
+    <t>03/03/2026</t>
+  </si>
+  <si>
+    <t>04/03/2026</t>
+  </si>
+  <si>
+    <t>05/03/2026</t>
+  </si>
+  <si>
+    <t>06/03/2026</t>
   </si>
   <si>
     <t>Name</t>
   </si>
   <si>
     <t>Educ CARE High Growth Fund - OVS3916AU</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
-  <numFmts count="0"/>
+  <numFmts count="1">
+    <numFmt numFmtId="164" formatCode="0.0000"/>
+  </numFmts>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Arial"/>
     </font>
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color theme="1"/>
-      <name val="Aptos Narrow"/>
-      <scheme val="minor"/>
+      <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="3">
+  <cellXfs count="6">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="14" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
+    <xf xfId="0" fontId="1" numFmtId="164" fillId="0" borderId="0" applyFont="1" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
+    <xf xfId="0" fontId="1" numFmtId="14" fillId="0" borderId="0" applyFont="1" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
+    <xf xfId="0" fontId="1" numFmtId="14" fillId="0" borderId="0" applyFont="1" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="1">
     <dxf>
       <font>
         <color rgb="FF9C0006"/>
       </font>
       <fill>
         <patternFill>
           <bgColor rgb="FFFFC7CE"/>
         </patternFill>
       </fill>
       <border/>
     </dxf>
   </dxfs>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
@@ -436,111 +519,993 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:E3"/>
+  <dimension ref="A1:E66"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A5" sqref="A5"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="48.845" bestFit="true" customWidth="true" style="0"/>
-    <col min="2" max="2" width="8.875" customWidth="true" style="0"/>
+    <col min="2" max="2" width="8.875" customWidth="true" style="1"/>
     <col min="3" max="3" width="8.125" customWidth="true" style="0"/>
     <col min="4" max="4" width="8" customWidth="true" style="0"/>
     <col min="5" max="5" width="8" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:5" customHeight="1" ht="15">
       <c r="A1" t="s">
-        <v>4</v>
-[...1 lines deleted...]
-      <c r="B1" s="2" t="s">
+        <v>30</v>
+      </c>
+      <c r="B1" s="5" t="s">
         <v>0</v>
       </c>
       <c r="C1" s="2" t="s">
         <v>1</v>
       </c>
       <c r="D1" s="2" t="s">
         <v>2</v>
       </c>
       <c r="E1" s="2" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="2" spans="1:5" customHeight="1" ht="15">
       <c r="A2" t="s">
-        <v>5</v>
-[...1 lines deleted...]
-      <c r="B2" s="2"/>
+        <v>31</v>
+      </c>
+      <c r="B2" s="5"/>
       <c r="C2" s="2"/>
       <c r="D2" s="2"/>
       <c r="E2" s="2"/>
     </row>
     <row r="3" spans="1:5">
       <c r="B3" s="1">
-        <v>46085</v>
+        <v>46146</v>
       </c>
       <c r="C3">
-        <v>1.0024999999999999</v>
+        <v>1.0038</v>
       </c>
       <c r="D3">
-        <v>1.00049999999999994</v>
+        <v>1.0018</v>
       </c>
       <c r="E3">
-        <v>1.0015000000000001</v>
+        <v>1.0027999999999999</v>
+      </c>
+    </row>
+    <row r="4" spans="1:5">
+      <c r="B4" s="1">
+        <v>46143</v>
+      </c>
+      <c r="C4">
+        <v>1.0041</v>
+      </c>
+      <c r="D4">
+        <v>1.0021</v>
+      </c>
+      <c r="E4">
+        <v>1.0031000000000001</v>
+      </c>
+    </row>
+    <row r="5" spans="1:5">
+      <c r="B5" s="1">
+        <v>46142</v>
+      </c>
+      <c r="C5">
+        <v>1.0057</v>
+      </c>
+      <c r="D5">
+        <v>1.0037</v>
+      </c>
+      <c r="E5">
+        <v>1.0046999999999999</v>
+      </c>
+    </row>
+    <row r="6" spans="1:5">
+      <c r="B6" s="1">
+        <v>46141</v>
+      </c>
+      <c r="C6">
+        <v>1.0052000000000001</v>
+      </c>
+      <c r="D6">
+        <v>1.0032000000000001</v>
+      </c>
+      <c r="E6">
+        <v>1.0042</v>
+      </c>
+    </row>
+    <row r="7" spans="1:5">
+      <c r="B7" s="1">
+        <v>46140</v>
+      </c>
+      <c r="C7">
+        <v>1.0052000000000001</v>
+      </c>
+      <c r="D7">
+        <v>1.0032000000000001</v>
+      </c>
+      <c r="E7">
+        <v>1.0042</v>
+      </c>
+    </row>
+    <row r="8" spans="1:5">
+      <c r="B8" s="1">
+        <v>46136</v>
+      </c>
+      <c r="C8">
+        <v>1.0052000000000001</v>
+      </c>
+      <c r="D8">
+        <v>1.0032000000000001</v>
+      </c>
+      <c r="E8">
+        <v>1.0042</v>
+      </c>
+    </row>
+    <row r="9" spans="1:5">
+      <c r="B9" s="1">
+        <v>46135</v>
+      </c>
+      <c r="C9">
+        <v>1.0052000000000001</v>
+      </c>
+      <c r="D9">
+        <v>1.0032000000000001</v>
+      </c>
+      <c r="E9">
+        <v>1.0042</v>
+      </c>
+    </row>
+    <row r="10" spans="1:5">
+      <c r="B10" s="1">
+        <v>46134</v>
+      </c>
+      <c r="C10">
+        <v>1.0052000000000001</v>
+      </c>
+      <c r="D10">
+        <v>1.0032000000000001</v>
+      </c>
+      <c r="E10">
+        <v>1.0042</v>
+      </c>
+    </row>
+    <row r="11" spans="1:5">
+      <c r="B11" s="1">
+        <v>46133</v>
+      </c>
+      <c r="C11">
+        <v>1.0052000000000001</v>
+      </c>
+      <c r="D11">
+        <v>1.0032000000000001</v>
+      </c>
+      <c r="E11">
+        <v>1.0042</v>
+      </c>
+    </row>
+    <row r="12" spans="1:5">
+      <c r="B12" s="1">
+        <v>46132</v>
+      </c>
+      <c r="C12">
+        <v>1.0052000000000001</v>
+      </c>
+      <c r="D12">
+        <v>1.0032000000000001</v>
+      </c>
+      <c r="E12">
+        <v>1.0042</v>
+      </c>
+    </row>
+    <row r="13" spans="1:5">
+      <c r="B13" s="1">
+        <v>46129</v>
+      </c>
+      <c r="C13">
+        <v>1.0052000000000001</v>
+      </c>
+      <c r="D13">
+        <v>1.0032000000000001</v>
+      </c>
+      <c r="E13">
+        <v>1.0042</v>
+      </c>
+    </row>
+    <row r="14" spans="1:5">
+      <c r="B14" s="1">
+        <v>46128</v>
+      </c>
+      <c r="C14">
+        <v>1.0049999999999999</v>
+      </c>
+      <c r="D14">
+        <v>1.0029999999999999</v>
+      </c>
+      <c r="E14">
+        <v>1.004</v>
+      </c>
+    </row>
+    <row r="15" spans="1:5">
+      <c r="B15" s="1">
+        <v>46127</v>
+      </c>
+      <c r="C15">
+        <v>1.0049999999999999</v>
+      </c>
+      <c r="D15">
+        <v>1.0029999999999999</v>
+      </c>
+      <c r="E15">
+        <v>1.004</v>
+      </c>
+    </row>
+    <row r="16" spans="1:5">
+      <c r="B16" s="1">
+        <v>46126</v>
+      </c>
+      <c r="C16">
+        <v>1.0049999999999999</v>
+      </c>
+      <c r="D16">
+        <v>1.0029999999999999</v>
+      </c>
+      <c r="E16">
+        <v>1.004</v>
+      </c>
+    </row>
+    <row r="17" spans="1:5">
+      <c r="B17" s="1">
+        <v>46125</v>
+      </c>
+      <c r="C17">
+        <v>1.0041</v>
+      </c>
+      <c r="D17">
+        <v>1.0021</v>
+      </c>
+      <c r="E17">
+        <v>1.0031000000000001</v>
+      </c>
+    </row>
+    <row r="18" spans="1:5">
+      <c r="B18" s="1">
+        <v>46122</v>
+      </c>
+      <c r="C18">
+        <v>1.0041</v>
+      </c>
+      <c r="D18">
+        <v>1.0021</v>
+      </c>
+      <c r="E18">
+        <v>1.0031000000000001</v>
+      </c>
+    </row>
+    <row r="19" spans="1:5">
+      <c r="B19" s="1">
+        <v>46121</v>
+      </c>
+      <c r="C19">
+        <v>1.0041</v>
+      </c>
+      <c r="D19">
+        <v>1.0021</v>
+      </c>
+      <c r="E19">
+        <v>1.0031000000000001</v>
+      </c>
+    </row>
+    <row r="20" spans="1:5">
+      <c r="B20" s="1">
+        <v>46120</v>
+      </c>
+      <c r="C20">
+        <v>1.0041</v>
+      </c>
+      <c r="D20">
+        <v>1.0021</v>
+      </c>
+      <c r="E20">
+        <v>1.0031000000000001</v>
+      </c>
+    </row>
+    <row r="21" spans="1:5">
+      <c r="B21" s="1">
+        <v>46119</v>
+      </c>
+      <c r="C21">
+        <v>1.0033000000000001</v>
+      </c>
+      <c r="D21">
+        <v>1.0013000000000001</v>
+      </c>
+      <c r="E21">
+        <v>1.0023</v>
+      </c>
+    </row>
+    <row r="22" spans="1:5">
+      <c r="B22" s="1">
+        <v>46114</v>
+      </c>
+      <c r="C22">
+        <v>1.0033000000000001</v>
+      </c>
+      <c r="D22">
+        <v>1.0013000000000001</v>
+      </c>
+      <c r="E22">
+        <v>1.0023</v>
+      </c>
+    </row>
+    <row r="23" spans="1:5">
+      <c r="B23" s="1">
+        <v>46113</v>
+      </c>
+      <c r="C23">
+        <v>1.0033000000000001</v>
+      </c>
+      <c r="D23">
+        <v>1.0013000000000001</v>
+      </c>
+      <c r="E23">
+        <v>1.0023</v>
+      </c>
+    </row>
+    <row r="24" spans="1:5">
+      <c r="B24" s="1">
+        <v>46112</v>
+      </c>
+      <c r="C24">
+        <v>1.0033000000000001</v>
+      </c>
+      <c r="D24">
+        <v>1.0013000000000001</v>
+      </c>
+      <c r="E24">
+        <v>1.0023</v>
+      </c>
+    </row>
+    <row r="25" spans="1:5">
+      <c r="B25" s="1">
+        <v>46111</v>
+      </c>
+      <c r="C25">
+        <v>1.0026999999999999</v>
+      </c>
+      <c r="D25">
+        <v>1.00069999999999992</v>
+      </c>
+      <c r="E25">
+        <v>1.0017</v>
+      </c>
+    </row>
+    <row r="26" spans="1:5">
+      <c r="B26" s="1">
+        <v>46108</v>
+      </c>
+      <c r="C26">
+        <v>1.0026999999999999</v>
+      </c>
+      <c r="D26">
+        <v>1.00069999999999992</v>
+      </c>
+      <c r="E26">
+        <v>1.0017</v>
+      </c>
+    </row>
+    <row r="27" spans="1:5">
+      <c r="B27" s="1">
+        <v>46107</v>
+      </c>
+      <c r="C27">
+        <v>1.0026999999999999</v>
+      </c>
+      <c r="D27">
+        <v>1.00069999999999992</v>
+      </c>
+      <c r="E27">
+        <v>1.0017</v>
+      </c>
+    </row>
+    <row r="28" spans="1:5">
+      <c r="B28" s="1">
+        <v>46106</v>
+      </c>
+      <c r="C28">
+        <v>1.0026999999999999</v>
+      </c>
+      <c r="D28">
+        <v>1.00069999999999992</v>
+      </c>
+      <c r="E28">
+        <v>1.0017</v>
+      </c>
+    </row>
+    <row r="29" spans="1:5">
+      <c r="B29" s="1">
+        <v>46105</v>
+      </c>
+      <c r="C29">
+        <v>1.0024999999999999</v>
+      </c>
+      <c r="D29">
+        <v>1.00049999999999994</v>
+      </c>
+      <c r="E29">
+        <v>1.0015000000000001</v>
+      </c>
+    </row>
+    <row r="30" spans="1:5">
+      <c r="B30" s="1">
+        <v>46104</v>
+      </c>
+      <c r="C30">
+        <v>1.0024999999999999</v>
+      </c>
+      <c r="D30">
+        <v>1.00049999999999994</v>
+      </c>
+      <c r="E30">
+        <v>1.0015000000000001</v>
+      </c>
+    </row>
+    <row r="31" spans="1:5">
+      <c r="B31" s="1">
+        <v>46101</v>
+      </c>
+      <c r="C31">
+        <v>1.0024999999999999</v>
+      </c>
+      <c r="D31">
+        <v>1.00049999999999994</v>
+      </c>
+      <c r="E31">
+        <v>1.0015000000000001</v>
+      </c>
+    </row>
+    <row r="32" spans="1:5">
+      <c r="B32" s="1">
+        <v>46100</v>
+      </c>
+      <c r="C32">
+        <v>1.0024999999999999</v>
+      </c>
+      <c r="D32">
+        <v>1.00049999999999994</v>
+      </c>
+      <c r="E32">
+        <v>1.0015000000000001</v>
+      </c>
+    </row>
+    <row r="33" spans="1:5">
+      <c r="B33" s="1">
+        <v>46099</v>
+      </c>
+      <c r="C33">
+        <v>1.0024999999999999</v>
+      </c>
+      <c r="D33">
+        <v>1.00049999999999994</v>
+      </c>
+      <c r="E33">
+        <v>1.0015000000000001</v>
+      </c>
+    </row>
+    <row r="34" spans="1:5">
+      <c r="B34" s="1">
+        <v>46098</v>
+      </c>
+      <c r="C34">
+        <v>1.0024999999999999</v>
+      </c>
+      <c r="D34">
+        <v>1.00049999999999994</v>
+      </c>
+      <c r="E34">
+        <v>1.0015000000000001</v>
+      </c>
+    </row>
+    <row r="35" spans="1:5">
+      <c r="B35" s="1">
+        <v>46097</v>
+      </c>
+      <c r="C35">
+        <v>1.0024999999999999</v>
+      </c>
+      <c r="D35">
+        <v>1.00049999999999994</v>
+      </c>
+      <c r="E35">
+        <v>1.0015000000000001</v>
+      </c>
+    </row>
+    <row r="36" spans="1:5">
+      <c r="B36" s="1">
+        <v>46094</v>
+      </c>
+      <c r="C36">
+        <v>1.0024999999999999</v>
+      </c>
+      <c r="D36">
+        <v>1.00049999999999994</v>
+      </c>
+      <c r="E36">
+        <v>1.0015000000000001</v>
+      </c>
+    </row>
+    <row r="37" spans="1:5">
+      <c r="B37" s="1">
+        <v>46093</v>
+      </c>
+      <c r="C37">
+        <v>1.0024999999999999</v>
+      </c>
+      <c r="D37">
+        <v>1.00049999999999994</v>
+      </c>
+      <c r="E37">
+        <v>1.0015000000000001</v>
+      </c>
+    </row>
+    <row r="38" spans="1:5">
+      <c r="B38" s="1">
+        <v>46092</v>
+      </c>
+      <c r="C38">
+        <v>1.0024999999999999</v>
+      </c>
+      <c r="D38">
+        <v>1.00049999999999994</v>
+      </c>
+      <c r="E38">
+        <v>1.0015000000000001</v>
+      </c>
+    </row>
+    <row r="39" spans="1:5">
+      <c r="B39" s="1">
+        <v>46091</v>
+      </c>
+      <c r="C39">
+        <v>1.0024999999999999</v>
+      </c>
+      <c r="D39">
+        <v>1.00049999999999994</v>
+      </c>
+      <c r="E39">
+        <v>1.0015000000000001</v>
+      </c>
+    </row>
+    <row r="40" spans="1:5">
+      <c r="B40" s="1">
+        <v>46090</v>
+      </c>
+      <c r="C40">
+        <v>1.0024999999999999</v>
+      </c>
+      <c r="D40">
+        <v>1.00049999999999994</v>
+      </c>
+      <c r="E40">
+        <v>1.0015000000000001</v>
+      </c>
+    </row>
+    <row r="41" spans="1:5" customHeight="1" ht="15">
+      <c r="B41" s="4" t="s">
+        <v>29</v>
+      </c>
+      <c r="C41" s="3">
+        <v>1.0024999999999999</v>
+      </c>
+      <c r="D41" s="3">
+        <v>1.00049999999999994</v>
+      </c>
+      <c r="E41" s="3">
+        <v>1.0015000000000001</v>
+      </c>
+    </row>
+    <row r="42" spans="1:5" customHeight="1" ht="15">
+      <c r="B42" s="4" t="s">
+        <v>28</v>
+      </c>
+      <c r="C42" s="3">
+        <v>1.0024999999999999</v>
+      </c>
+      <c r="D42" s="3">
+        <v>1.00049999999999994</v>
+      </c>
+      <c r="E42" s="3">
+        <v>1.0015000000000001</v>
+      </c>
+    </row>
+    <row r="43" spans="1:5" customHeight="1" ht="15">
+      <c r="B43" s="4" t="s">
+        <v>27</v>
+      </c>
+      <c r="C43" s="3">
+        <v>1.0024999999999999</v>
+      </c>
+      <c r="D43" s="3">
+        <v>1.00049999999999994</v>
+      </c>
+      <c r="E43" s="3">
+        <v>1.0015000000000001</v>
+      </c>
+    </row>
+    <row r="44" spans="1:5" customHeight="1" ht="15">
+      <c r="B44" s="4" t="s">
+        <v>26</v>
+      </c>
+      <c r="C44" s="3">
+        <v>1.0024999999999999</v>
+      </c>
+      <c r="D44" s="3">
+        <v>1.00049999999999994</v>
+      </c>
+      <c r="E44" s="3">
+        <v>1.0015000000000001</v>
+      </c>
+    </row>
+    <row r="45" spans="1:5" customHeight="1" ht="15">
+      <c r="B45" s="4" t="s">
+        <v>25</v>
+      </c>
+      <c r="C45" s="3">
+        <v>1.0024999999999999</v>
+      </c>
+      <c r="D45" s="3">
+        <v>1.00049999999999994</v>
+      </c>
+      <c r="E45" s="3">
+        <v>1.0015000000000001</v>
+      </c>
+    </row>
+    <row r="46" spans="1:5" customHeight="1" ht="15">
+      <c r="B46" s="4" t="s">
+        <v>24</v>
+      </c>
+      <c r="C46" s="3">
+        <v>1.0024999999999999</v>
+      </c>
+      <c r="D46" s="3">
+        <v>1.00049999999999994</v>
+      </c>
+      <c r="E46" s="3">
+        <v>1.0015000000000001</v>
+      </c>
+    </row>
+    <row r="47" spans="1:5" customHeight="1" ht="15">
+      <c r="B47" s="4" t="s">
+        <v>23</v>
+      </c>
+      <c r="C47" s="3">
+        <v>1.0024999999999999</v>
+      </c>
+      <c r="D47" s="3">
+        <v>1.00049999999999994</v>
+      </c>
+      <c r="E47" s="3">
+        <v>1.0015000000000001</v>
+      </c>
+    </row>
+    <row r="48" spans="1:5" customHeight="1" ht="15">
+      <c r="B48" s="4" t="s">
+        <v>22</v>
+      </c>
+      <c r="C48" s="3">
+        <v>1.0024999999999999</v>
+      </c>
+      <c r="D48" s="3">
+        <v>1.00049999999999994</v>
+      </c>
+      <c r="E48" s="3">
+        <v>1.0015000000000001</v>
+      </c>
+    </row>
+    <row r="49" spans="1:5" customHeight="1" ht="15">
+      <c r="B49" s="4" t="s">
+        <v>21</v>
+      </c>
+      <c r="C49" s="3">
+        <v>1.0024999999999999</v>
+      </c>
+      <c r="D49" s="3">
+        <v>1.00049999999999994</v>
+      </c>
+      <c r="E49" s="3">
+        <v>1.0015000000000001</v>
+      </c>
+    </row>
+    <row r="50" spans="1:5" customHeight="1" ht="15">
+      <c r="B50" s="4" t="s">
+        <v>20</v>
+      </c>
+      <c r="C50" s="3">
+        <v>1.0024999999999999</v>
+      </c>
+      <c r="D50" s="3">
+        <v>1.00049999999999994</v>
+      </c>
+      <c r="E50" s="3">
+        <v>1.0015000000000001</v>
+      </c>
+    </row>
+    <row r="51" spans="1:5" customHeight="1" ht="15">
+      <c r="B51" s="4" t="s">
+        <v>19</v>
+      </c>
+      <c r="C51" s="3">
+        <v>1.0024999999999999</v>
+      </c>
+      <c r="D51" s="3">
+        <v>1.00049999999999994</v>
+      </c>
+      <c r="E51" s="3">
+        <v>1.0015000000000001</v>
+      </c>
+    </row>
+    <row r="52" spans="1:5" customHeight="1" ht="15">
+      <c r="B52" s="4" t="s">
+        <v>18</v>
+      </c>
+      <c r="C52" s="3">
+        <v>1.0024999999999999</v>
+      </c>
+      <c r="D52" s="3">
+        <v>1.00049999999999994</v>
+      </c>
+      <c r="E52" s="3">
+        <v>1.0015000000000001</v>
+      </c>
+    </row>
+    <row r="53" spans="1:5" customHeight="1" ht="15">
+      <c r="B53" s="4" t="s">
+        <v>17</v>
+      </c>
+      <c r="C53" s="3">
+        <v>1.0024999999999999</v>
+      </c>
+      <c r="D53" s="3">
+        <v>1.00049999999999994</v>
+      </c>
+      <c r="E53" s="3">
+        <v>1.0015000000000001</v>
+      </c>
+    </row>
+    <row r="54" spans="1:5" customHeight="1" ht="15">
+      <c r="B54" s="4" t="s">
+        <v>16</v>
+      </c>
+      <c r="C54" s="3">
+        <v>1.0024999999999999</v>
+      </c>
+      <c r="D54" s="3">
+        <v>1.00049999999999994</v>
+      </c>
+      <c r="E54" s="3">
+        <v>1.0015000000000001</v>
+      </c>
+    </row>
+    <row r="55" spans="1:5" customHeight="1" ht="15">
+      <c r="B55" s="4" t="s">
+        <v>15</v>
+      </c>
+      <c r="C55" s="3">
+        <v>1.002</v>
+      </c>
+      <c r="D55" s="3">
+        <v>1</v>
+      </c>
+      <c r="E55" s="3">
+        <v>1.00099999999999989</v>
+      </c>
+    </row>
+    <row r="56" spans="1:5" customHeight="1" ht="15">
+      <c r="B56" s="4" t="s">
+        <v>14</v>
+      </c>
+      <c r="C56" s="3">
+        <v>1.002</v>
+      </c>
+      <c r="D56" s="3">
+        <v>1</v>
+      </c>
+      <c r="E56" s="3">
+        <v>1.00099999999999989</v>
+      </c>
+    </row>
+    <row r="57" spans="1:5" customHeight="1" ht="15">
+      <c r="B57" s="4" t="s">
+        <v>13</v>
+      </c>
+      <c r="C57" s="3">
+        <v>1.002</v>
+      </c>
+      <c r="D57" s="3">
+        <v>1</v>
+      </c>
+      <c r="E57" s="3">
+        <v>1.00099999999999989</v>
+      </c>
+    </row>
+    <row r="58" spans="1:5" customHeight="1" ht="15">
+      <c r="B58" s="4" t="s">
+        <v>12</v>
+      </c>
+      <c r="C58" s="3">
+        <v>1.002</v>
+      </c>
+      <c r="D58" s="3">
+        <v>1</v>
+      </c>
+      <c r="E58" s="3">
+        <v>1.00099999999999989</v>
+      </c>
+    </row>
+    <row r="59" spans="1:5" customHeight="1" ht="15">
+      <c r="B59" s="4" t="s">
+        <v>11</v>
+      </c>
+      <c r="C59" s="3">
+        <v>1.002</v>
+      </c>
+      <c r="D59" s="3">
+        <v>1</v>
+      </c>
+      <c r="E59" s="3">
+        <v>1.00099999999999989</v>
+      </c>
+    </row>
+    <row r="60" spans="1:5" customHeight="1" ht="15">
+      <c r="B60" s="4" t="s">
+        <v>10</v>
+      </c>
+      <c r="C60" s="3">
+        <v>1.002</v>
+      </c>
+      <c r="D60" s="3">
+        <v>1</v>
+      </c>
+      <c r="E60" s="3">
+        <v>1.00099999999999989</v>
+      </c>
+    </row>
+    <row r="61" spans="1:5" customHeight="1" ht="15">
+      <c r="B61" s="4" t="s">
+        <v>9</v>
+      </c>
+      <c r="C61" s="3">
+        <v>1.00099999999999989</v>
+      </c>
+      <c r="D61" s="3">
+        <v>0.999</v>
+      </c>
+      <c r="E61" s="3">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="62" spans="1:5" customHeight="1" ht="15">
+      <c r="B62" s="4" t="s">
+        <v>8</v>
+      </c>
+      <c r="C62" s="3">
+        <v>1.00099999999999989</v>
+      </c>
+      <c r="D62" s="3">
+        <v>0.999</v>
+      </c>
+      <c r="E62" s="3">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="63" spans="1:5" customHeight="1" ht="15">
+      <c r="B63" s="4" t="s">
+        <v>7</v>
+      </c>
+      <c r="C63" s="3">
+        <v>1.00099999999999989</v>
+      </c>
+      <c r="D63" s="3">
+        <v>0.999</v>
+      </c>
+      <c r="E63" s="3">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="64" spans="1:5" customHeight="1" ht="15">
+      <c r="B64" s="4" t="s">
+        <v>6</v>
+      </c>
+      <c r="C64" s="3">
+        <v>1.00099999999999989</v>
+      </c>
+      <c r="D64" s="3">
+        <v>0.999</v>
+      </c>
+      <c r="E64" s="3">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="65" spans="1:5" customHeight="1" ht="15">
+      <c r="B65" s="4" t="s">
+        <v>5</v>
+      </c>
+      <c r="C65" s="3">
+        <v>1.00099999999999989</v>
+      </c>
+      <c r="D65" s="3">
+        <v>0.999</v>
+      </c>
+      <c r="E65" s="3">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="66" spans="1:5" customHeight="1" ht="15">
+      <c r="B66" s="4" t="s">
+        <v>4</v>
+      </c>
+      <c r="C66" s="3">
+        <v>1.00099999999999989</v>
+      </c>
+      <c r="D66" s="3">
+        <v>0.999</v>
+      </c>
+      <c r="E66" s="3">
+        <v>1</v>
       </c>
     </row>
   </sheetData>
-  <conditionalFormatting sqref="B1:B3">
-    <cfRule type="duplicateValues" dxfId="0" priority="15">
+  <conditionalFormatting sqref="B1:B40">
+    <cfRule type="duplicateValues" dxfId="0" priority="977">
       <formula/>
     </cfRule>
-    <cfRule type="duplicateValues" dxfId="0" priority="16">
+    <cfRule type="duplicateValues" dxfId="0" priority="978">
       <formula/>
     </cfRule>
   </conditionalFormatting>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>