--- v1 (2026-05-09)
+++ v2 (2026-06-24)
@@ -519,993 +519,1343 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:E66"/>
+  <dimension ref="A1:E91"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A5" sqref="A5"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="48.845" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="8.875" customWidth="true" style="1"/>
     <col min="3" max="3" width="8.125" customWidth="true" style="0"/>
     <col min="4" max="4" width="8" customWidth="true" style="0"/>
     <col min="5" max="5" width="8" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:5" customHeight="1" ht="15">
       <c r="A1" t="s">
         <v>30</v>
       </c>
       <c r="B1" s="5" t="s">
         <v>0</v>
       </c>
       <c r="C1" s="2" t="s">
         <v>1</v>
       </c>
       <c r="D1" s="2" t="s">
         <v>2</v>
       </c>
       <c r="E1" s="2" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="2" spans="1:5" customHeight="1" ht="15">
       <c r="A2" t="s">
         <v>31</v>
       </c>
       <c r="B2" s="5"/>
       <c r="C2" s="2"/>
       <c r="D2" s="2"/>
       <c r="E2" s="2"/>
     </row>
     <row r="3" spans="1:5">
       <c r="B3" s="1">
-        <v>46146</v>
+        <v>46182</v>
       </c>
       <c r="C3">
-        <v>1.0038</v>
+        <v>1.0132</v>
       </c>
       <c r="D3">
-        <v>1.0018</v>
+        <v>1.0112</v>
       </c>
       <c r="E3">
-        <v>1.0027999999999999</v>
+        <v>1.0122</v>
       </c>
     </row>
     <row r="4" spans="1:5">
       <c r="B4" s="1">
-        <v>46143</v>
+        <v>46178</v>
       </c>
       <c r="C4">
-        <v>1.0041</v>
+        <v>1.0152</v>
       </c>
       <c r="D4">
-        <v>1.0021</v>
+        <v>1.0132</v>
       </c>
       <c r="E4">
-        <v>1.0031000000000001</v>
+        <v>1.0142</v>
       </c>
     </row>
     <row r="5" spans="1:5">
       <c r="B5" s="1">
-        <v>46142</v>
+        <v>46177</v>
       </c>
       <c r="C5">
-        <v>1.0057</v>
+        <v>1.0153</v>
       </c>
       <c r="D5">
-        <v>1.0037</v>
+        <v>1.0133</v>
       </c>
       <c r="E5">
-        <v>1.0046999999999999</v>
+        <v>1.0143</v>
       </c>
     </row>
     <row r="6" spans="1:5">
       <c r="B6" s="1">
-        <v>46141</v>
+        <v>46176</v>
       </c>
       <c r="C6">
-        <v>1.0052000000000001</v>
+        <v>1.0222</v>
       </c>
       <c r="D6">
-        <v>1.0032000000000001</v>
+        <v>1.0202</v>
       </c>
       <c r="E6">
-        <v>1.0042</v>
+        <v>1.0212</v>
       </c>
     </row>
     <row r="7" spans="1:5">
       <c r="B7" s="1">
-        <v>46140</v>
+        <v>46175</v>
       </c>
       <c r="C7">
-        <v>1.0052000000000001</v>
+        <v>1.02</v>
       </c>
       <c r="D7">
-        <v>1.0032000000000001</v>
+        <v>1.018</v>
       </c>
       <c r="E7">
-        <v>1.0042</v>
+        <v>1.019</v>
       </c>
     </row>
     <row r="8" spans="1:5">
       <c r="B8" s="1">
-        <v>46136</v>
+        <v>46174</v>
       </c>
       <c r="C8">
-        <v>1.0052000000000001</v>
+        <v>1.0199</v>
       </c>
       <c r="D8">
-        <v>1.0032000000000001</v>
+        <v>1.0179</v>
       </c>
       <c r="E8">
-        <v>1.0042</v>
+        <v>1.0189</v>
       </c>
     </row>
     <row r="9" spans="1:5">
       <c r="B9" s="1">
-        <v>46135</v>
+        <v>46171</v>
       </c>
       <c r="C9">
-        <v>1.0052000000000001</v>
+        <v>1.0196</v>
       </c>
       <c r="D9">
-        <v>1.0032000000000001</v>
+        <v>1.0176</v>
       </c>
       <c r="E9">
-        <v>1.0042</v>
+        <v>1.0186</v>
       </c>
     </row>
     <row r="10" spans="1:5">
       <c r="B10" s="1">
-        <v>46134</v>
+        <v>46170</v>
       </c>
       <c r="C10">
-        <v>1.0052000000000001</v>
+        <v>1.0119</v>
       </c>
       <c r="D10">
-        <v>1.0032000000000001</v>
+        <v>1.0099</v>
       </c>
       <c r="E10">
-        <v>1.0042</v>
+        <v>1.0109</v>
       </c>
     </row>
     <row r="11" spans="1:5">
       <c r="B11" s="1">
-        <v>46133</v>
+        <v>46169</v>
       </c>
       <c r="C11">
-        <v>1.0052000000000001</v>
+        <v>1.0177</v>
       </c>
       <c r="D11">
-        <v>1.0032000000000001</v>
+        <v>1.0157</v>
       </c>
       <c r="E11">
-        <v>1.0042</v>
+        <v>1.0167</v>
       </c>
     </row>
     <row r="12" spans="1:5">
       <c r="B12" s="1">
-        <v>46132</v>
+        <v>46168</v>
       </c>
       <c r="C12">
-        <v>1.0052000000000001</v>
+        <v>1.0155</v>
       </c>
       <c r="D12">
-        <v>1.0032000000000001</v>
+        <v>1.0135</v>
       </c>
       <c r="E12">
-        <v>1.0042</v>
+        <v>1.0145</v>
       </c>
     </row>
     <row r="13" spans="1:5">
       <c r="B13" s="1">
-        <v>46129</v>
+        <v>46167</v>
       </c>
       <c r="C13">
-        <v>1.0052000000000001</v>
+        <v>1.0162</v>
       </c>
       <c r="D13">
-        <v>1.0032000000000001</v>
+        <v>1.0142</v>
       </c>
       <c r="E13">
-        <v>1.0042</v>
+        <v>1.0152</v>
       </c>
     </row>
     <row r="14" spans="1:5">
       <c r="B14" s="1">
-        <v>46128</v>
+        <v>46164</v>
       </c>
       <c r="C14">
-        <v>1.0049999999999999</v>
+        <v>1.0116</v>
       </c>
       <c r="D14">
-        <v>1.0029999999999999</v>
+        <v>1.0096000000000001</v>
       </c>
       <c r="E14">
-        <v>1.004</v>
+        <v>1.0106</v>
       </c>
     </row>
     <row r="15" spans="1:5">
       <c r="B15" s="1">
-        <v>46127</v>
+        <v>46163</v>
       </c>
       <c r="C15">
-        <v>1.0049999999999999</v>
+        <v>1.0088999999999999</v>
       </c>
       <c r="D15">
-        <v>1.0029999999999999</v>
+        <v>1.0068999999999999</v>
       </c>
       <c r="E15">
-        <v>1.004</v>
+        <v>1.0079</v>
       </c>
     </row>
     <row r="16" spans="1:5">
       <c r="B16" s="1">
-        <v>46126</v>
+        <v>46162</v>
       </c>
       <c r="C16">
-        <v>1.0049999999999999</v>
+        <v>0.9993</v>
       </c>
       <c r="D16">
-        <v>1.0029999999999999</v>
+        <v>0.9973</v>
       </c>
       <c r="E16">
-        <v>1.004</v>
+        <v>0.9983</v>
       </c>
     </row>
     <row r="17" spans="1:5">
       <c r="B17" s="1">
-        <v>46125</v>
+        <v>46161</v>
       </c>
       <c r="C17">
-        <v>1.0041</v>
+        <v>1.0034000000000001</v>
       </c>
       <c r="D17">
-        <v>1.0021</v>
+        <v>1.0014000000000001</v>
       </c>
       <c r="E17">
-        <v>1.0031000000000001</v>
+        <v>1.0024</v>
       </c>
     </row>
     <row r="18" spans="1:5">
       <c r="B18" s="1">
-        <v>46122</v>
+        <v>46160</v>
       </c>
       <c r="C18">
-        <v>1.0041</v>
+        <v>1</v>
       </c>
       <c r="D18">
-        <v>1.0021</v>
+        <v>0.998</v>
       </c>
       <c r="E18">
-        <v>1.0031000000000001</v>
+        <v>0.999</v>
       </c>
     </row>
     <row r="19" spans="1:5">
       <c r="B19" s="1">
-        <v>46121</v>
+        <v>46157</v>
       </c>
       <c r="C19">
-        <v>1.0041</v>
+        <v>1.0064</v>
       </c>
       <c r="D19">
-        <v>1.0021</v>
+        <v>1.0044</v>
       </c>
       <c r="E19">
-        <v>1.0031000000000001</v>
+        <v>1.0054000000000001</v>
       </c>
     </row>
     <row r="20" spans="1:5">
       <c r="B20" s="1">
-        <v>46120</v>
+        <v>46156</v>
       </c>
       <c r="C20">
-        <v>1.0041</v>
+        <v>1.0064</v>
       </c>
       <c r="D20">
-        <v>1.0021</v>
+        <v>1.0044</v>
       </c>
       <c r="E20">
-        <v>1.0031000000000001</v>
+        <v>1.0054000000000001</v>
       </c>
     </row>
     <row r="21" spans="1:5">
       <c r="B21" s="1">
-        <v>46119</v>
+        <v>46155</v>
       </c>
       <c r="C21">
-        <v>1.0033000000000001</v>
+        <v>1.0065999999999999</v>
       </c>
       <c r="D21">
-        <v>1.0013000000000001</v>
+        <v>1.0045999999999999</v>
       </c>
       <c r="E21">
-        <v>1.0023</v>
+        <v>1.0056</v>
       </c>
     </row>
     <row r="22" spans="1:5">
       <c r="B22" s="1">
-        <v>46114</v>
+        <v>46154</v>
       </c>
       <c r="C22">
-        <v>1.0033000000000001</v>
+        <v>1.0077</v>
       </c>
       <c r="D22">
-        <v>1.0013000000000001</v>
+        <v>1.0057</v>
       </c>
       <c r="E22">
-        <v>1.0023</v>
+        <v>1.0066999999999999</v>
       </c>
     </row>
     <row r="23" spans="1:5">
       <c r="B23" s="1">
-        <v>46113</v>
+        <v>46153</v>
       </c>
       <c r="C23">
-        <v>1.0033000000000001</v>
+        <v>1.0097</v>
       </c>
       <c r="D23">
-        <v>1.0013000000000001</v>
+        <v>1.0077</v>
       </c>
       <c r="E23">
-        <v>1.0023</v>
+        <v>1.0086999999999999</v>
       </c>
     </row>
     <row r="24" spans="1:5">
       <c r="B24" s="1">
-        <v>46112</v>
+        <v>46150</v>
       </c>
       <c r="C24">
-        <v>1.0033000000000001</v>
+        <v>1.0105</v>
       </c>
       <c r="D24">
-        <v>1.0013000000000001</v>
+        <v>1.0085</v>
       </c>
       <c r="E24">
-        <v>1.0023</v>
+        <v>1.0095000000000001</v>
       </c>
     </row>
     <row r="25" spans="1:5">
       <c r="B25" s="1">
-        <v>46111</v>
+        <v>46149</v>
       </c>
       <c r="C25">
-        <v>1.0026999999999999</v>
+        <v>1.0142</v>
       </c>
       <c r="D25">
-        <v>1.00069999999999992</v>
+        <v>1.0122</v>
       </c>
       <c r="E25">
-        <v>1.0017</v>
+        <v>1.0132</v>
       </c>
     </row>
     <row r="26" spans="1:5">
       <c r="B26" s="1">
-        <v>46108</v>
+        <v>46148</v>
       </c>
       <c r="C26">
-        <v>1.0026999999999999</v>
+        <v>1.0074000000000001</v>
       </c>
       <c r="D26">
-        <v>1.00069999999999992</v>
+        <v>1.0054000000000001</v>
       </c>
       <c r="E26">
-        <v>1.0017</v>
+        <v>1.0064</v>
       </c>
     </row>
     <row r="27" spans="1:5">
       <c r="B27" s="1">
-        <v>46107</v>
+        <v>46147</v>
       </c>
       <c r="C27">
         <v>1.0026999999999999</v>
       </c>
       <c r="D27">
         <v>1.00069999999999992</v>
       </c>
       <c r="E27">
         <v>1.0017</v>
       </c>
     </row>
     <row r="28" spans="1:5">
       <c r="B28" s="1">
-        <v>46106</v>
+        <v>46146</v>
       </c>
       <c r="C28">
-        <v>1.0026999999999999</v>
+        <v>1.0038</v>
       </c>
       <c r="D28">
-        <v>1.00069999999999992</v>
+        <v>1.0018</v>
       </c>
       <c r="E28">
-        <v>1.0017</v>
+        <v>1.0027999999999999</v>
       </c>
     </row>
     <row r="29" spans="1:5">
       <c r="B29" s="1">
-        <v>46105</v>
+        <v>46143</v>
       </c>
       <c r="C29">
-        <v>1.0024999999999999</v>
+        <v>1.0041</v>
       </c>
       <c r="D29">
-        <v>1.00049999999999994</v>
+        <v>1.0021</v>
       </c>
       <c r="E29">
-        <v>1.0015000000000001</v>
+        <v>1.0031000000000001</v>
       </c>
     </row>
     <row r="30" spans="1:5">
       <c r="B30" s="1">
-        <v>46104</v>
+        <v>46142</v>
       </c>
       <c r="C30">
-        <v>1.0024999999999999</v>
+        <v>1.0057</v>
       </c>
       <c r="D30">
-        <v>1.00049999999999994</v>
+        <v>1.0037</v>
       </c>
       <c r="E30">
-        <v>1.0015000000000001</v>
+        <v>1.0046999999999999</v>
       </c>
     </row>
     <row r="31" spans="1:5">
       <c r="B31" s="1">
-        <v>46101</v>
+        <v>46141</v>
       </c>
       <c r="C31">
-        <v>1.0024999999999999</v>
+        <v>1.0052000000000001</v>
       </c>
       <c r="D31">
-        <v>1.00049999999999994</v>
+        <v>1.0032000000000001</v>
       </c>
       <c r="E31">
-        <v>1.0015000000000001</v>
+        <v>1.0042</v>
       </c>
     </row>
     <row r="32" spans="1:5">
       <c r="B32" s="1">
-        <v>46100</v>
+        <v>46140</v>
       </c>
       <c r="C32">
-        <v>1.0024999999999999</v>
+        <v>1.0052000000000001</v>
       </c>
       <c r="D32">
-        <v>1.00049999999999994</v>
+        <v>1.0032000000000001</v>
       </c>
       <c r="E32">
-        <v>1.0015000000000001</v>
+        <v>1.0042</v>
       </c>
     </row>
     <row r="33" spans="1:5">
       <c r="B33" s="1">
-        <v>46099</v>
+        <v>46136</v>
       </c>
       <c r="C33">
-        <v>1.0024999999999999</v>
+        <v>1.0052000000000001</v>
       </c>
       <c r="D33">
-        <v>1.00049999999999994</v>
+        <v>1.0032000000000001</v>
       </c>
       <c r="E33">
-        <v>1.0015000000000001</v>
+        <v>1.0042</v>
       </c>
     </row>
     <row r="34" spans="1:5">
       <c r="B34" s="1">
-        <v>46098</v>
+        <v>46135</v>
       </c>
       <c r="C34">
-        <v>1.0024999999999999</v>
+        <v>1.0052000000000001</v>
       </c>
       <c r="D34">
-        <v>1.00049999999999994</v>
+        <v>1.0032000000000001</v>
       </c>
       <c r="E34">
-        <v>1.0015000000000001</v>
+        <v>1.0042</v>
       </c>
     </row>
     <row r="35" spans="1:5">
       <c r="B35" s="1">
-        <v>46097</v>
+        <v>46134</v>
       </c>
       <c r="C35">
-        <v>1.0024999999999999</v>
+        <v>1.0052000000000001</v>
       </c>
       <c r="D35">
-        <v>1.00049999999999994</v>
+        <v>1.0032000000000001</v>
       </c>
       <c r="E35">
-        <v>1.0015000000000001</v>
+        <v>1.0042</v>
       </c>
     </row>
     <row r="36" spans="1:5">
       <c r="B36" s="1">
-        <v>46094</v>
+        <v>46133</v>
       </c>
       <c r="C36">
-        <v>1.0024999999999999</v>
+        <v>1.0052000000000001</v>
       </c>
       <c r="D36">
-        <v>1.00049999999999994</v>
+        <v>1.0032000000000001</v>
       </c>
       <c r="E36">
-        <v>1.0015000000000001</v>
+        <v>1.0042</v>
       </c>
     </row>
     <row r="37" spans="1:5">
       <c r="B37" s="1">
-        <v>46093</v>
+        <v>46132</v>
       </c>
       <c r="C37">
-        <v>1.0024999999999999</v>
+        <v>1.0052000000000001</v>
       </c>
       <c r="D37">
-        <v>1.00049999999999994</v>
+        <v>1.0032000000000001</v>
       </c>
       <c r="E37">
-        <v>1.0015000000000001</v>
+        <v>1.0042</v>
       </c>
     </row>
     <row r="38" spans="1:5">
       <c r="B38" s="1">
-        <v>46092</v>
+        <v>46129</v>
       </c>
       <c r="C38">
-        <v>1.0024999999999999</v>
+        <v>1.0052000000000001</v>
       </c>
       <c r="D38">
-        <v>1.00049999999999994</v>
+        <v>1.0032000000000001</v>
       </c>
       <c r="E38">
-        <v>1.0015000000000001</v>
+        <v>1.0042</v>
       </c>
     </row>
     <row r="39" spans="1:5">
       <c r="B39" s="1">
-        <v>46091</v>
+        <v>46128</v>
       </c>
       <c r="C39">
-        <v>1.0024999999999999</v>
+        <v>1.0049999999999999</v>
       </c>
       <c r="D39">
-        <v>1.00049999999999994</v>
+        <v>1.0029999999999999</v>
       </c>
       <c r="E39">
-        <v>1.0015000000000001</v>
+        <v>1.004</v>
       </c>
     </row>
     <row r="40" spans="1:5">
       <c r="B40" s="1">
+        <v>46127</v>
+      </c>
+      <c r="C40">
+        <v>1.0049999999999999</v>
+      </c>
+      <c r="D40">
+        <v>1.0029999999999999</v>
+      </c>
+      <c r="E40">
+        <v>1.004</v>
+      </c>
+    </row>
+    <row r="41" spans="1:5">
+      <c r="B41" s="1">
+        <v>46126</v>
+      </c>
+      <c r="C41">
+        <v>1.0049999999999999</v>
+      </c>
+      <c r="D41">
+        <v>1.0029999999999999</v>
+      </c>
+      <c r="E41">
+        <v>1.004</v>
+      </c>
+    </row>
+    <row r="42" spans="1:5">
+      <c r="B42" s="1">
+        <v>46125</v>
+      </c>
+      <c r="C42">
+        <v>1.0041</v>
+      </c>
+      <c r="D42">
+        <v>1.0021</v>
+      </c>
+      <c r="E42">
+        <v>1.0031000000000001</v>
+      </c>
+    </row>
+    <row r="43" spans="1:5">
+      <c r="B43" s="1">
+        <v>46122</v>
+      </c>
+      <c r="C43">
+        <v>1.0041</v>
+      </c>
+      <c r="D43">
+        <v>1.0021</v>
+      </c>
+      <c r="E43">
+        <v>1.0031000000000001</v>
+      </c>
+    </row>
+    <row r="44" spans="1:5">
+      <c r="B44" s="1">
+        <v>46121</v>
+      </c>
+      <c r="C44">
+        <v>1.0041</v>
+      </c>
+      <c r="D44">
+        <v>1.0021</v>
+      </c>
+      <c r="E44">
+        <v>1.0031000000000001</v>
+      </c>
+    </row>
+    <row r="45" spans="1:5">
+      <c r="B45" s="1">
+        <v>46120</v>
+      </c>
+      <c r="C45">
+        <v>1.0041</v>
+      </c>
+      <c r="D45">
+        <v>1.0021</v>
+      </c>
+      <c r="E45">
+        <v>1.0031000000000001</v>
+      </c>
+    </row>
+    <row r="46" spans="1:5">
+      <c r="B46" s="1">
+        <v>46119</v>
+      </c>
+      <c r="C46">
+        <v>1.0033000000000001</v>
+      </c>
+      <c r="D46">
+        <v>1.0013000000000001</v>
+      </c>
+      <c r="E46">
+        <v>1.0023</v>
+      </c>
+    </row>
+    <row r="47" spans="1:5">
+      <c r="B47" s="1">
+        <v>46114</v>
+      </c>
+      <c r="C47">
+        <v>1.0033000000000001</v>
+      </c>
+      <c r="D47">
+        <v>1.0013000000000001</v>
+      </c>
+      <c r="E47">
+        <v>1.0023</v>
+      </c>
+    </row>
+    <row r="48" spans="1:5">
+      <c r="B48" s="1">
+        <v>46113</v>
+      </c>
+      <c r="C48">
+        <v>1.0033000000000001</v>
+      </c>
+      <c r="D48">
+        <v>1.0013000000000001</v>
+      </c>
+      <c r="E48">
+        <v>1.0023</v>
+      </c>
+    </row>
+    <row r="49" spans="1:5">
+      <c r="B49" s="1">
+        <v>46112</v>
+      </c>
+      <c r="C49">
+        <v>1.0033000000000001</v>
+      </c>
+      <c r="D49">
+        <v>1.0013000000000001</v>
+      </c>
+      <c r="E49">
+        <v>1.0023</v>
+      </c>
+    </row>
+    <row r="50" spans="1:5">
+      <c r="B50" s="1">
+        <v>46111</v>
+      </c>
+      <c r="C50">
+        <v>1.0026999999999999</v>
+      </c>
+      <c r="D50">
+        <v>1.00069999999999992</v>
+      </c>
+      <c r="E50">
+        <v>1.0017</v>
+      </c>
+    </row>
+    <row r="51" spans="1:5">
+      <c r="B51" s="1">
+        <v>46108</v>
+      </c>
+      <c r="C51">
+        <v>1.0026999999999999</v>
+      </c>
+      <c r="D51">
+        <v>1.00069999999999992</v>
+      </c>
+      <c r="E51">
+        <v>1.0017</v>
+      </c>
+    </row>
+    <row r="52" spans="1:5">
+      <c r="B52" s="1">
+        <v>46107</v>
+      </c>
+      <c r="C52">
+        <v>1.0026999999999999</v>
+      </c>
+      <c r="D52">
+        <v>1.00069999999999992</v>
+      </c>
+      <c r="E52">
+        <v>1.0017</v>
+      </c>
+    </row>
+    <row r="53" spans="1:5">
+      <c r="B53" s="1">
+        <v>46106</v>
+      </c>
+      <c r="C53">
+        <v>1.0026999999999999</v>
+      </c>
+      <c r="D53">
+        <v>1.00069999999999992</v>
+      </c>
+      <c r="E53">
+        <v>1.0017</v>
+      </c>
+    </row>
+    <row r="54" spans="1:5">
+      <c r="B54" s="1">
+        <v>46105</v>
+      </c>
+      <c r="C54">
+        <v>1.0024999999999999</v>
+      </c>
+      <c r="D54">
+        <v>1.00049999999999994</v>
+      </c>
+      <c r="E54">
+        <v>1.0015000000000001</v>
+      </c>
+    </row>
+    <row r="55" spans="1:5">
+      <c r="B55" s="1">
+        <v>46104</v>
+      </c>
+      <c r="C55">
+        <v>1.0024999999999999</v>
+      </c>
+      <c r="D55">
+        <v>1.00049999999999994</v>
+      </c>
+      <c r="E55">
+        <v>1.0015000000000001</v>
+      </c>
+    </row>
+    <row r="56" spans="1:5">
+      <c r="B56" s="1">
+        <v>46101</v>
+      </c>
+      <c r="C56">
+        <v>1.0024999999999999</v>
+      </c>
+      <c r="D56">
+        <v>1.00049999999999994</v>
+      </c>
+      <c r="E56">
+        <v>1.0015000000000001</v>
+      </c>
+    </row>
+    <row r="57" spans="1:5">
+      <c r="B57" s="1">
+        <v>46100</v>
+      </c>
+      <c r="C57">
+        <v>1.0024999999999999</v>
+      </c>
+      <c r="D57">
+        <v>1.00049999999999994</v>
+      </c>
+      <c r="E57">
+        <v>1.0015000000000001</v>
+      </c>
+    </row>
+    <row r="58" spans="1:5">
+      <c r="B58" s="1">
+        <v>46099</v>
+      </c>
+      <c r="C58">
+        <v>1.0024999999999999</v>
+      </c>
+      <c r="D58">
+        <v>1.00049999999999994</v>
+      </c>
+      <c r="E58">
+        <v>1.0015000000000001</v>
+      </c>
+    </row>
+    <row r="59" spans="1:5">
+      <c r="B59" s="1">
+        <v>46098</v>
+      </c>
+      <c r="C59">
+        <v>1.0024999999999999</v>
+      </c>
+      <c r="D59">
+        <v>1.00049999999999994</v>
+      </c>
+      <c r="E59">
+        <v>1.0015000000000001</v>
+      </c>
+    </row>
+    <row r="60" spans="1:5">
+      <c r="B60" s="1">
+        <v>46097</v>
+      </c>
+      <c r="C60">
+        <v>1.0024999999999999</v>
+      </c>
+      <c r="D60">
+        <v>1.00049999999999994</v>
+      </c>
+      <c r="E60">
+        <v>1.0015000000000001</v>
+      </c>
+    </row>
+    <row r="61" spans="1:5">
+      <c r="B61" s="1">
+        <v>46094</v>
+      </c>
+      <c r="C61">
+        <v>1.0024999999999999</v>
+      </c>
+      <c r="D61">
+        <v>1.00049999999999994</v>
+      </c>
+      <c r="E61">
+        <v>1.0015000000000001</v>
+      </c>
+    </row>
+    <row r="62" spans="1:5">
+      <c r="B62" s="1">
+        <v>46093</v>
+      </c>
+      <c r="C62">
+        <v>1.0024999999999999</v>
+      </c>
+      <c r="D62">
+        <v>1.00049999999999994</v>
+      </c>
+      <c r="E62">
+        <v>1.0015000000000001</v>
+      </c>
+    </row>
+    <row r="63" spans="1:5">
+      <c r="B63" s="1">
+        <v>46092</v>
+      </c>
+      <c r="C63">
+        <v>1.0024999999999999</v>
+      </c>
+      <c r="D63">
+        <v>1.00049999999999994</v>
+      </c>
+      <c r="E63">
+        <v>1.0015000000000001</v>
+      </c>
+    </row>
+    <row r="64" spans="1:5">
+      <c r="B64" s="1">
+        <v>46091</v>
+      </c>
+      <c r="C64">
+        <v>1.0024999999999999</v>
+      </c>
+      <c r="D64">
+        <v>1.00049999999999994</v>
+      </c>
+      <c r="E64">
+        <v>1.0015000000000001</v>
+      </c>
+    </row>
+    <row r="65" spans="1:5">
+      <c r="B65" s="1">
         <v>46090</v>
       </c>
-      <c r="C40">
-[...356 lines deleted...]
-        <v>1</v>
+      <c r="C65">
+        <v>1.0024999999999999</v>
+      </c>
+      <c r="D65">
+        <v>1.00049999999999994</v>
+      </c>
+      <c r="E65">
+        <v>1.0015000000000001</v>
       </c>
     </row>
     <row r="66" spans="1:5" customHeight="1" ht="15">
       <c r="B66" s="4" t="s">
+        <v>29</v>
+      </c>
+      <c r="C66" s="3">
+        <v>1.0024999999999999</v>
+      </c>
+      <c r="D66" s="3">
+        <v>1.00049999999999994</v>
+      </c>
+      <c r="E66" s="3">
+        <v>1.0015000000000001</v>
+      </c>
+    </row>
+    <row r="67" spans="1:5" customHeight="1" ht="15">
+      <c r="B67" s="4" t="s">
+        <v>28</v>
+      </c>
+      <c r="C67" s="3">
+        <v>1.0024999999999999</v>
+      </c>
+      <c r="D67" s="3">
+        <v>1.00049999999999994</v>
+      </c>
+      <c r="E67" s="3">
+        <v>1.0015000000000001</v>
+      </c>
+    </row>
+    <row r="68" spans="1:5" customHeight="1" ht="15">
+      <c r="B68" s="4" t="s">
+        <v>27</v>
+      </c>
+      <c r="C68" s="3">
+        <v>1.0024999999999999</v>
+      </c>
+      <c r="D68" s="3">
+        <v>1.00049999999999994</v>
+      </c>
+      <c r="E68" s="3">
+        <v>1.0015000000000001</v>
+      </c>
+    </row>
+    <row r="69" spans="1:5" customHeight="1" ht="15">
+      <c r="B69" s="4" t="s">
+        <v>26</v>
+      </c>
+      <c r="C69" s="3">
+        <v>1.0024999999999999</v>
+      </c>
+      <c r="D69" s="3">
+        <v>1.00049999999999994</v>
+      </c>
+      <c r="E69" s="3">
+        <v>1.0015000000000001</v>
+      </c>
+    </row>
+    <row r="70" spans="1:5" customHeight="1" ht="15">
+      <c r="B70" s="4" t="s">
+        <v>25</v>
+      </c>
+      <c r="C70" s="3">
+        <v>1.0024999999999999</v>
+      </c>
+      <c r="D70" s="3">
+        <v>1.00049999999999994</v>
+      </c>
+      <c r="E70" s="3">
+        <v>1.0015000000000001</v>
+      </c>
+    </row>
+    <row r="71" spans="1:5" customHeight="1" ht="15">
+      <c r="B71" s="4" t="s">
+        <v>24</v>
+      </c>
+      <c r="C71" s="3">
+        <v>1.0024999999999999</v>
+      </c>
+      <c r="D71" s="3">
+        <v>1.00049999999999994</v>
+      </c>
+      <c r="E71" s="3">
+        <v>1.0015000000000001</v>
+      </c>
+    </row>
+    <row r="72" spans="1:5" customHeight="1" ht="15">
+      <c r="B72" s="4" t="s">
+        <v>23</v>
+      </c>
+      <c r="C72" s="3">
+        <v>1.0024999999999999</v>
+      </c>
+      <c r="D72" s="3">
+        <v>1.00049999999999994</v>
+      </c>
+      <c r="E72" s="3">
+        <v>1.0015000000000001</v>
+      </c>
+    </row>
+    <row r="73" spans="1:5" customHeight="1" ht="15">
+      <c r="B73" s="4" t="s">
+        <v>22</v>
+      </c>
+      <c r="C73" s="3">
+        <v>1.0024999999999999</v>
+      </c>
+      <c r="D73" s="3">
+        <v>1.00049999999999994</v>
+      </c>
+      <c r="E73" s="3">
+        <v>1.0015000000000001</v>
+      </c>
+    </row>
+    <row r="74" spans="1:5" customHeight="1" ht="15">
+      <c r="B74" s="4" t="s">
+        <v>21</v>
+      </c>
+      <c r="C74" s="3">
+        <v>1.0024999999999999</v>
+      </c>
+      <c r="D74" s="3">
+        <v>1.00049999999999994</v>
+      </c>
+      <c r="E74" s="3">
+        <v>1.0015000000000001</v>
+      </c>
+    </row>
+    <row r="75" spans="1:5" customHeight="1" ht="15">
+      <c r="B75" s="4" t="s">
+        <v>20</v>
+      </c>
+      <c r="C75" s="3">
+        <v>1.0024999999999999</v>
+      </c>
+      <c r="D75" s="3">
+        <v>1.00049999999999994</v>
+      </c>
+      <c r="E75" s="3">
+        <v>1.0015000000000001</v>
+      </c>
+    </row>
+    <row r="76" spans="1:5" customHeight="1" ht="15">
+      <c r="B76" s="4" t="s">
+        <v>19</v>
+      </c>
+      <c r="C76" s="3">
+        <v>1.0024999999999999</v>
+      </c>
+      <c r="D76" s="3">
+        <v>1.00049999999999994</v>
+      </c>
+      <c r="E76" s="3">
+        <v>1.0015000000000001</v>
+      </c>
+    </row>
+    <row r="77" spans="1:5" customHeight="1" ht="15">
+      <c r="B77" s="4" t="s">
+        <v>18</v>
+      </c>
+      <c r="C77" s="3">
+        <v>1.0024999999999999</v>
+      </c>
+      <c r="D77" s="3">
+        <v>1.00049999999999994</v>
+      </c>
+      <c r="E77" s="3">
+        <v>1.0015000000000001</v>
+      </c>
+    </row>
+    <row r="78" spans="1:5" customHeight="1" ht="15">
+      <c r="B78" s="4" t="s">
+        <v>17</v>
+      </c>
+      <c r="C78" s="3">
+        <v>1.0024999999999999</v>
+      </c>
+      <c r="D78" s="3">
+        <v>1.00049999999999994</v>
+      </c>
+      <c r="E78" s="3">
+        <v>1.0015000000000001</v>
+      </c>
+    </row>
+    <row r="79" spans="1:5" customHeight="1" ht="15">
+      <c r="B79" s="4" t="s">
+        <v>16</v>
+      </c>
+      <c r="C79" s="3">
+        <v>1.0024999999999999</v>
+      </c>
+      <c r="D79" s="3">
+        <v>1.00049999999999994</v>
+      </c>
+      <c r="E79" s="3">
+        <v>1.0015000000000001</v>
+      </c>
+    </row>
+    <row r="80" spans="1:5" customHeight="1" ht="15">
+      <c r="B80" s="4" t="s">
+        <v>15</v>
+      </c>
+      <c r="C80" s="3">
+        <v>1.002</v>
+      </c>
+      <c r="D80" s="3">
+        <v>1</v>
+      </c>
+      <c r="E80" s="3">
+        <v>1.00099999999999989</v>
+      </c>
+    </row>
+    <row r="81" spans="1:5" customHeight="1" ht="15">
+      <c r="B81" s="4" t="s">
+        <v>14</v>
+      </c>
+      <c r="C81" s="3">
+        <v>1.002</v>
+      </c>
+      <c r="D81" s="3">
+        <v>1</v>
+      </c>
+      <c r="E81" s="3">
+        <v>1.00099999999999989</v>
+      </c>
+    </row>
+    <row r="82" spans="1:5" customHeight="1" ht="15">
+      <c r="B82" s="4" t="s">
+        <v>13</v>
+      </c>
+      <c r="C82" s="3">
+        <v>1.002</v>
+      </c>
+      <c r="D82" s="3">
+        <v>1</v>
+      </c>
+      <c r="E82" s="3">
+        <v>1.00099999999999989</v>
+      </c>
+    </row>
+    <row r="83" spans="1:5" customHeight="1" ht="15">
+      <c r="B83" s="4" t="s">
+        <v>12</v>
+      </c>
+      <c r="C83" s="3">
+        <v>1.002</v>
+      </c>
+      <c r="D83" s="3">
+        <v>1</v>
+      </c>
+      <c r="E83" s="3">
+        <v>1.00099999999999989</v>
+      </c>
+    </row>
+    <row r="84" spans="1:5" customHeight="1" ht="15">
+      <c r="B84" s="4" t="s">
+        <v>11</v>
+      </c>
+      <c r="C84" s="3">
+        <v>1.002</v>
+      </c>
+      <c r="D84" s="3">
+        <v>1</v>
+      </c>
+      <c r="E84" s="3">
+        <v>1.00099999999999989</v>
+      </c>
+    </row>
+    <row r="85" spans="1:5" customHeight="1" ht="15">
+      <c r="B85" s="4" t="s">
+        <v>10</v>
+      </c>
+      <c r="C85" s="3">
+        <v>1.002</v>
+      </c>
+      <c r="D85" s="3">
+        <v>1</v>
+      </c>
+      <c r="E85" s="3">
+        <v>1.00099999999999989</v>
+      </c>
+    </row>
+    <row r="86" spans="1:5" customHeight="1" ht="15">
+      <c r="B86" s="4" t="s">
+        <v>9</v>
+      </c>
+      <c r="C86" s="3">
+        <v>1.00099999999999989</v>
+      </c>
+      <c r="D86" s="3">
+        <v>0.999</v>
+      </c>
+      <c r="E86" s="3">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="87" spans="1:5" customHeight="1" ht="15">
+      <c r="B87" s="4" t="s">
+        <v>8</v>
+      </c>
+      <c r="C87" s="3">
+        <v>1.00099999999999989</v>
+      </c>
+      <c r="D87" s="3">
+        <v>0.999</v>
+      </c>
+      <c r="E87" s="3">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="88" spans="1:5" customHeight="1" ht="15">
+      <c r="B88" s="4" t="s">
+        <v>7</v>
+      </c>
+      <c r="C88" s="3">
+        <v>1.00099999999999989</v>
+      </c>
+      <c r="D88" s="3">
+        <v>0.999</v>
+      </c>
+      <c r="E88" s="3">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="89" spans="1:5" customHeight="1" ht="15">
+      <c r="B89" s="4" t="s">
+        <v>6</v>
+      </c>
+      <c r="C89" s="3">
+        <v>1.00099999999999989</v>
+      </c>
+      <c r="D89" s="3">
+        <v>0.999</v>
+      </c>
+      <c r="E89" s="3">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="90" spans="1:5" customHeight="1" ht="15">
+      <c r="B90" s="4" t="s">
+        <v>5</v>
+      </c>
+      <c r="C90" s="3">
+        <v>1.00099999999999989</v>
+      </c>
+      <c r="D90" s="3">
+        <v>0.999</v>
+      </c>
+      <c r="E90" s="3">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="91" spans="1:5" customHeight="1" ht="15">
+      <c r="B91" s="4" t="s">
         <v>4</v>
       </c>
-      <c r="C66" s="3">
+      <c r="C91" s="3">
         <v>1.00099999999999989</v>
       </c>
-      <c r="D66" s="3">
+      <c r="D91" s="3">
         <v>0.999</v>
       </c>
-      <c r="E66" s="3">
+      <c r="E91" s="3">
         <v>1</v>
       </c>
     </row>
   </sheetData>
-  <conditionalFormatting sqref="B1:B40">
-    <cfRule type="duplicateValues" dxfId="0" priority="977">
+  <conditionalFormatting sqref="B1:B65">
+    <cfRule type="duplicateValues" dxfId="0" priority="1627">
       <formula/>
     </cfRule>
-    <cfRule type="duplicateValues" dxfId="0" priority="978">
+    <cfRule type="duplicateValues" dxfId="0" priority="1628">
       <formula/>
     </cfRule>
   </conditionalFormatting>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>