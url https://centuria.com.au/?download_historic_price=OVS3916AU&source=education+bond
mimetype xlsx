--- v2 (2026-06-24)
+++ v3 (2026-08-18)
@@ -519,1343 +519,2015 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:E91"/>
+  <dimension ref="A1:E139"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A5" sqref="A5"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="48.845" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="8.875" customWidth="true" style="1"/>
     <col min="3" max="3" width="8.125" customWidth="true" style="0"/>
     <col min="4" max="4" width="8" customWidth="true" style="0"/>
     <col min="5" max="5" width="8" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:5" customHeight="1" ht="15">
       <c r="A1" t="s">
         <v>30</v>
       </c>
       <c r="B1" s="5" t="s">
         <v>0</v>
       </c>
       <c r="C1" s="2" t="s">
         <v>1</v>
       </c>
       <c r="D1" s="2" t="s">
         <v>2</v>
       </c>
       <c r="E1" s="2" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="2" spans="1:5" customHeight="1" ht="15">
       <c r="A2" t="s">
         <v>31</v>
       </c>
       <c r="B2" s="5"/>
       <c r="C2" s="2"/>
       <c r="D2" s="2"/>
       <c r="E2" s="2"/>
     </row>
     <row r="3" spans="1:5">
       <c r="B3" s="1">
-        <v>46182</v>
+        <v>46248</v>
       </c>
       <c r="C3">
-        <v>1.0132</v>
+        <v>1.0439</v>
       </c>
       <c r="D3">
-        <v>1.0112</v>
+        <v>1.0419</v>
       </c>
       <c r="E3">
-        <v>1.0122</v>
+        <v>1.0429</v>
       </c>
     </row>
     <row r="4" spans="1:5">
       <c r="B4" s="1">
-        <v>46178</v>
+        <v>46247</v>
       </c>
       <c r="C4">
-        <v>1.0152</v>
+        <v>1.0454</v>
       </c>
       <c r="D4">
-        <v>1.0132</v>
+        <v>1.0434</v>
       </c>
       <c r="E4">
-        <v>1.0142</v>
+        <v>1.0444</v>
       </c>
     </row>
     <row r="5" spans="1:5">
       <c r="B5" s="1">
-        <v>46177</v>
+        <v>46246</v>
       </c>
       <c r="C5">
-        <v>1.0153</v>
+        <v>1.0443</v>
       </c>
       <c r="D5">
-        <v>1.0133</v>
+        <v>1.0423</v>
       </c>
       <c r="E5">
-        <v>1.0143</v>
+        <v>1.0433</v>
       </c>
     </row>
     <row r="6" spans="1:5">
       <c r="B6" s="1">
-        <v>46176</v>
+        <v>46245</v>
       </c>
       <c r="C6">
-        <v>1.0222</v>
+        <v>1.0459</v>
       </c>
       <c r="D6">
-        <v>1.0202</v>
+        <v>1.0439</v>
       </c>
       <c r="E6">
-        <v>1.0212</v>
+        <v>1.0449</v>
       </c>
     </row>
     <row r="7" spans="1:5">
       <c r="B7" s="1">
-        <v>46175</v>
+        <v>46244</v>
       </c>
       <c r="C7">
-        <v>1.02</v>
+        <v>1.0449</v>
       </c>
       <c r="D7">
-        <v>1.018</v>
+        <v>1.0429</v>
       </c>
       <c r="E7">
-        <v>1.019</v>
+        <v>1.0439</v>
       </c>
     </row>
     <row r="8" spans="1:5">
       <c r="B8" s="1">
-        <v>46174</v>
+        <v>46241</v>
       </c>
       <c r="C8">
-        <v>1.0199</v>
+        <v>1.044</v>
       </c>
       <c r="D8">
-        <v>1.0179</v>
+        <v>1.042</v>
       </c>
       <c r="E8">
-        <v>1.0189</v>
+        <v>1.043</v>
       </c>
     </row>
     <row r="9" spans="1:5">
       <c r="B9" s="1">
-        <v>46171</v>
+        <v>46240</v>
       </c>
       <c r="C9">
-        <v>1.0196</v>
+        <v>1.0444</v>
       </c>
       <c r="D9">
-        <v>1.0176</v>
+        <v>1.0424</v>
       </c>
       <c r="E9">
-        <v>1.0186</v>
+        <v>1.0434</v>
       </c>
     </row>
     <row r="10" spans="1:5">
       <c r="B10" s="1">
-        <v>46170</v>
+        <v>46239</v>
       </c>
       <c r="C10">
-        <v>1.0119</v>
+        <v>1.0445</v>
       </c>
       <c r="D10">
-        <v>1.0099</v>
+        <v>1.0425</v>
       </c>
       <c r="E10">
-        <v>1.0109</v>
+        <v>1.0435</v>
       </c>
     </row>
     <row r="11" spans="1:5">
       <c r="B11" s="1">
-        <v>46169</v>
+        <v>46238</v>
       </c>
       <c r="C11">
-        <v>1.0177</v>
+        <v>1.0361</v>
       </c>
       <c r="D11">
-        <v>1.0157</v>
+        <v>1.0341</v>
       </c>
       <c r="E11">
-        <v>1.0167</v>
+        <v>1.0351</v>
       </c>
     </row>
     <row r="12" spans="1:5">
       <c r="B12" s="1">
-        <v>46168</v>
+        <v>46237</v>
       </c>
       <c r="C12">
-        <v>1.0155</v>
+        <v>1.0289</v>
       </c>
       <c r="D12">
-        <v>1.0135</v>
+        <v>1.0269</v>
       </c>
       <c r="E12">
-        <v>1.0145</v>
+        <v>1.0279</v>
       </c>
     </row>
     <row r="13" spans="1:5">
       <c r="B13" s="1">
-        <v>46167</v>
+        <v>46234</v>
       </c>
       <c r="C13">
-        <v>1.0162</v>
+        <v>1.0263</v>
       </c>
       <c r="D13">
-        <v>1.0142</v>
+        <v>1.0243</v>
       </c>
       <c r="E13">
-        <v>1.0152</v>
+        <v>1.0253</v>
       </c>
     </row>
     <row r="14" spans="1:5">
       <c r="B14" s="1">
-        <v>46164</v>
+        <v>46233</v>
       </c>
       <c r="C14">
-        <v>1.0116</v>
+        <v>1.02</v>
       </c>
       <c r="D14">
-        <v>1.0096000000000001</v>
+        <v>1.018</v>
       </c>
       <c r="E14">
-        <v>1.0106</v>
+        <v>1.019</v>
       </c>
     </row>
     <row r="15" spans="1:5">
       <c r="B15" s="1">
-        <v>46163</v>
+        <v>46232</v>
       </c>
       <c r="C15">
-        <v>1.0088999999999999</v>
+        <v>1.0256</v>
       </c>
       <c r="D15">
-        <v>1.0068999999999999</v>
+        <v>1.0236</v>
       </c>
       <c r="E15">
-        <v>1.0079</v>
+        <v>1.0246</v>
       </c>
     </row>
     <row r="16" spans="1:5">
       <c r="B16" s="1">
-        <v>46162</v>
+        <v>46231</v>
       </c>
       <c r="C16">
-        <v>0.9993</v>
+        <v>1.0222</v>
       </c>
       <c r="D16">
-        <v>0.9973</v>
+        <v>1.0202</v>
       </c>
       <c r="E16">
-        <v>0.9983</v>
+        <v>1.0212</v>
       </c>
     </row>
     <row r="17" spans="1:5">
       <c r="B17" s="1">
-        <v>46161</v>
+        <v>46230</v>
       </c>
       <c r="C17">
-        <v>1.0034000000000001</v>
+        <v>1.0241</v>
       </c>
       <c r="D17">
-        <v>1.0014000000000001</v>
+        <v>1.0221</v>
       </c>
       <c r="E17">
-        <v>1.0024</v>
+        <v>1.0231</v>
       </c>
     </row>
     <row r="18" spans="1:5">
       <c r="B18" s="1">
-        <v>46160</v>
+        <v>46227</v>
       </c>
       <c r="C18">
-        <v>1</v>
+        <v>1.0164</v>
       </c>
       <c r="D18">
-        <v>0.998</v>
+        <v>1.0144</v>
       </c>
       <c r="E18">
-        <v>0.999</v>
+        <v>1.0154</v>
       </c>
     </row>
     <row r="19" spans="1:5">
       <c r="B19" s="1">
-        <v>46157</v>
+        <v>46226</v>
       </c>
       <c r="C19">
-        <v>1.0064</v>
+        <v>1.0238</v>
       </c>
       <c r="D19">
-        <v>1.0044</v>
+        <v>1.0218</v>
       </c>
       <c r="E19">
-        <v>1.0054000000000001</v>
+        <v>1.0228</v>
       </c>
     </row>
     <row r="20" spans="1:5">
       <c r="B20" s="1">
-        <v>46156</v>
+        <v>46225</v>
       </c>
       <c r="C20">
-        <v>1.0064</v>
+        <v>1.024</v>
       </c>
       <c r="D20">
-        <v>1.0044</v>
+        <v>1.022</v>
       </c>
       <c r="E20">
-        <v>1.0054000000000001</v>
+        <v>1.023</v>
       </c>
     </row>
     <row r="21" spans="1:5">
       <c r="B21" s="1">
-        <v>46155</v>
+        <v>46224</v>
       </c>
       <c r="C21">
-        <v>1.0065999999999999</v>
+        <v>1.0218</v>
       </c>
       <c r="D21">
-        <v>1.0045999999999999</v>
+        <v>1.0198</v>
       </c>
       <c r="E21">
-        <v>1.0056</v>
+        <v>1.0208</v>
       </c>
     </row>
     <row r="22" spans="1:5">
       <c r="B22" s="1">
-        <v>46154</v>
+        <v>46223</v>
       </c>
       <c r="C22">
-        <v>1.0077</v>
+        <v>1.0201</v>
       </c>
       <c r="D22">
-        <v>1.0057</v>
+        <v>1.0181</v>
       </c>
       <c r="E22">
-        <v>1.0066999999999999</v>
+        <v>1.0191</v>
       </c>
     </row>
     <row r="23" spans="1:5">
       <c r="B23" s="1">
-        <v>46153</v>
+        <v>46220</v>
       </c>
       <c r="C23">
-        <v>1.0097</v>
+        <v>1.0199</v>
       </c>
       <c r="D23">
-        <v>1.0077</v>
+        <v>1.0179</v>
       </c>
       <c r="E23">
-        <v>1.0086999999999999</v>
+        <v>1.0189</v>
       </c>
     </row>
     <row r="24" spans="1:5">
       <c r="B24" s="1">
-        <v>46150</v>
+        <v>46219</v>
       </c>
       <c r="C24">
-        <v>1.0105</v>
+        <v>1.0264</v>
       </c>
       <c r="D24">
-        <v>1.0085</v>
+        <v>1.0244</v>
       </c>
       <c r="E24">
-        <v>1.0095000000000001</v>
+        <v>1.0254</v>
       </c>
     </row>
     <row r="25" spans="1:5">
       <c r="B25" s="1">
-        <v>46149</v>
+        <v>46218</v>
       </c>
       <c r="C25">
-        <v>1.0142</v>
+        <v>1.0267</v>
       </c>
       <c r="D25">
-        <v>1.0122</v>
+        <v>1.0247</v>
       </c>
       <c r="E25">
-        <v>1.0132</v>
+        <v>1.0257</v>
       </c>
     </row>
     <row r="26" spans="1:5">
       <c r="B26" s="1">
-        <v>46148</v>
+        <v>46217</v>
       </c>
       <c r="C26">
-        <v>1.0074000000000001</v>
+        <v>1.0254</v>
       </c>
       <c r="D26">
-        <v>1.0054000000000001</v>
+        <v>1.0234</v>
       </c>
       <c r="E26">
-        <v>1.0064</v>
+        <v>1.0244</v>
       </c>
     </row>
     <row r="27" spans="1:5">
       <c r="B27" s="1">
-        <v>46147</v>
+        <v>46216</v>
       </c>
       <c r="C27">
-        <v>1.0026999999999999</v>
+        <v>1.0258</v>
       </c>
       <c r="D27">
-        <v>1.00069999999999992</v>
+        <v>1.0238</v>
       </c>
       <c r="E27">
-        <v>1.0017</v>
+        <v>1.0248</v>
       </c>
     </row>
     <row r="28" spans="1:5">
       <c r="B28" s="1">
-        <v>46146</v>
+        <v>46213</v>
       </c>
       <c r="C28">
-        <v>1.0038</v>
+        <v>1.0275</v>
       </c>
       <c r="D28">
-        <v>1.0018</v>
+        <v>1.0255</v>
       </c>
       <c r="E28">
-        <v>1.0027999999999999</v>
+        <v>1.0265</v>
       </c>
     </row>
     <row r="29" spans="1:5">
       <c r="B29" s="1">
-        <v>46143</v>
+        <v>46212</v>
       </c>
       <c r="C29">
-        <v>1.0041</v>
+        <v>1.0239</v>
       </c>
       <c r="D29">
-        <v>1.0021</v>
+        <v>1.0219</v>
       </c>
       <c r="E29">
-        <v>1.0031000000000001</v>
+        <v>1.0229</v>
       </c>
     </row>
     <row r="30" spans="1:5">
       <c r="B30" s="1">
-        <v>46142</v>
+        <v>46211</v>
       </c>
       <c r="C30">
-        <v>1.0057</v>
+        <v>1.0261</v>
       </c>
       <c r="D30">
-        <v>1.0037</v>
+        <v>1.0241</v>
       </c>
       <c r="E30">
-        <v>1.0046999999999999</v>
+        <v>1.0251</v>
       </c>
     </row>
     <row r="31" spans="1:5">
       <c r="B31" s="1">
-        <v>46141</v>
+        <v>46210</v>
       </c>
       <c r="C31">
-        <v>1.0052000000000001</v>
+        <v>1.0287</v>
       </c>
       <c r="D31">
-        <v>1.0032000000000001</v>
+        <v>1.0267</v>
       </c>
       <c r="E31">
-        <v>1.0042</v>
+        <v>1.0277</v>
       </c>
     </row>
     <row r="32" spans="1:5">
       <c r="B32" s="1">
-        <v>46140</v>
+        <v>46209</v>
       </c>
       <c r="C32">
-        <v>1.0052000000000001</v>
+        <v>1.0311</v>
       </c>
       <c r="D32">
-        <v>1.0032000000000001</v>
+        <v>1.0291</v>
       </c>
       <c r="E32">
-        <v>1.0042</v>
+        <v>1.0301</v>
       </c>
     </row>
     <row r="33" spans="1:5">
       <c r="B33" s="1">
-        <v>46136</v>
+        <v>46206</v>
       </c>
       <c r="C33">
-        <v>1.0052000000000001</v>
+        <v>1.0319</v>
       </c>
       <c r="D33">
-        <v>1.0032000000000001</v>
+        <v>1.0299</v>
       </c>
       <c r="E33">
-        <v>1.0042</v>
+        <v>1.0309</v>
       </c>
     </row>
     <row r="34" spans="1:5">
       <c r="B34" s="1">
-        <v>46135</v>
+        <v>46205</v>
       </c>
       <c r="C34">
-        <v>1.0052000000000001</v>
+        <v>1.0272</v>
       </c>
       <c r="D34">
-        <v>1.0032000000000001</v>
+        <v>1.0252</v>
       </c>
       <c r="E34">
-        <v>1.0042</v>
+        <v>1.0262</v>
       </c>
     </row>
     <row r="35" spans="1:5">
       <c r="B35" s="1">
-        <v>46134</v>
+        <v>46204</v>
       </c>
       <c r="C35">
-        <v>1.0052000000000001</v>
+        <v>1.028</v>
       </c>
       <c r="D35">
-        <v>1.0032000000000001</v>
+        <v>1.026</v>
       </c>
       <c r="E35">
-        <v>1.0042</v>
+        <v>1.027</v>
       </c>
     </row>
     <row r="36" spans="1:5">
       <c r="B36" s="1">
-        <v>46133</v>
+        <v>46203</v>
       </c>
       <c r="C36">
-        <v>1.0052000000000001</v>
+        <v>1.0303</v>
       </c>
       <c r="D36">
-        <v>1.0032000000000001</v>
+        <v>1.0283</v>
       </c>
       <c r="E36">
-        <v>1.0042</v>
+        <v>1.0293</v>
       </c>
     </row>
     <row r="37" spans="1:5">
       <c r="B37" s="1">
-        <v>46132</v>
+        <v>46202</v>
       </c>
       <c r="C37">
-        <v>1.0052000000000001</v>
+        <v>1.0279</v>
       </c>
       <c r="D37">
-        <v>1.0032000000000001</v>
+        <v>1.0259</v>
       </c>
       <c r="E37">
-        <v>1.0042</v>
+        <v>1.0269</v>
       </c>
     </row>
     <row r="38" spans="1:5">
       <c r="B38" s="1">
-        <v>46129</v>
+        <v>46199</v>
       </c>
       <c r="C38">
-        <v>1.0052000000000001</v>
+        <v>1.0211</v>
       </c>
       <c r="D38">
-        <v>1.0032000000000001</v>
+        <v>1.0191</v>
       </c>
       <c r="E38">
-        <v>1.0042</v>
+        <v>1.0201</v>
       </c>
     </row>
     <row r="39" spans="1:5">
       <c r="B39" s="1">
-        <v>46128</v>
+        <v>46198</v>
       </c>
       <c r="C39">
-        <v>1.0049999999999999</v>
+        <v>1.0264</v>
       </c>
       <c r="D39">
-        <v>1.0029999999999999</v>
+        <v>1.0244</v>
       </c>
       <c r="E39">
-        <v>1.004</v>
+        <v>1.0254</v>
       </c>
     </row>
     <row r="40" spans="1:5">
       <c r="B40" s="1">
-        <v>46127</v>
+        <v>46197</v>
       </c>
       <c r="C40">
-        <v>1.0049999999999999</v>
+        <v>1.0245</v>
       </c>
       <c r="D40">
-        <v>1.0029999999999999</v>
+        <v>1.0225</v>
       </c>
       <c r="E40">
-        <v>1.004</v>
+        <v>1.0235</v>
       </c>
     </row>
     <row r="41" spans="1:5">
       <c r="B41" s="1">
-        <v>46126</v>
+        <v>46196</v>
       </c>
       <c r="C41">
-        <v>1.0049999999999999</v>
+        <v>1.0223</v>
       </c>
       <c r="D41">
-        <v>1.0029999999999999</v>
+        <v>1.0203</v>
       </c>
       <c r="E41">
-        <v>1.004</v>
+        <v>1.0213</v>
       </c>
     </row>
     <row r="42" spans="1:5">
       <c r="B42" s="1">
-        <v>46125</v>
+        <v>46195</v>
       </c>
       <c r="C42">
-        <v>1.0041</v>
+        <v>1.0284</v>
       </c>
       <c r="D42">
-        <v>1.0021</v>
+        <v>1.0264</v>
       </c>
       <c r="E42">
-        <v>1.0031000000000001</v>
+        <v>1.0274</v>
       </c>
     </row>
     <row r="43" spans="1:5">
       <c r="B43" s="1">
-        <v>46122</v>
+        <v>46192</v>
       </c>
       <c r="C43">
-        <v>1.0041</v>
+        <v>1.0271</v>
       </c>
       <c r="D43">
-        <v>1.0021</v>
+        <v>1.0251</v>
       </c>
       <c r="E43">
-        <v>1.0031000000000001</v>
+        <v>1.0261</v>
       </c>
     </row>
     <row r="44" spans="1:5">
       <c r="B44" s="1">
-        <v>46121</v>
+        <v>46191</v>
       </c>
       <c r="C44">
-        <v>1.0041</v>
+        <v>1.0306</v>
       </c>
       <c r="D44">
-        <v>1.0021</v>
+        <v>1.0286</v>
       </c>
       <c r="E44">
-        <v>1.0031000000000001</v>
+        <v>1.0296</v>
       </c>
     </row>
     <row r="45" spans="1:5">
       <c r="B45" s="1">
-        <v>46120</v>
+        <v>46190</v>
       </c>
       <c r="C45">
-        <v>1.0041</v>
+        <v>1.0324</v>
       </c>
       <c r="D45">
-        <v>1.0021</v>
+        <v>1.0304</v>
       </c>
       <c r="E45">
-        <v>1.0031000000000001</v>
+        <v>1.0314</v>
       </c>
     </row>
     <row r="46" spans="1:5">
       <c r="B46" s="1">
-        <v>46119</v>
+        <v>46189</v>
       </c>
       <c r="C46">
-        <v>1.0033000000000001</v>
+        <v>1.0308</v>
       </c>
       <c r="D46">
-        <v>1.0013000000000001</v>
+        <v>1.0288</v>
       </c>
       <c r="E46">
-        <v>1.0023</v>
+        <v>1.0298</v>
       </c>
     </row>
     <row r="47" spans="1:5">
       <c r="B47" s="1">
-        <v>46114</v>
+        <v>46188</v>
       </c>
       <c r="C47">
-        <v>1.0033000000000001</v>
+        <v>1.0302</v>
       </c>
       <c r="D47">
-        <v>1.0013000000000001</v>
+        <v>1.0282</v>
       </c>
       <c r="E47">
-        <v>1.0023</v>
+        <v>1.0292</v>
       </c>
     </row>
     <row r="48" spans="1:5">
       <c r="B48" s="1">
-        <v>46113</v>
+        <v>46185</v>
       </c>
       <c r="C48">
-        <v>1.0033000000000001</v>
+        <v>1.0199</v>
       </c>
       <c r="D48">
-        <v>1.0013000000000001</v>
+        <v>1.0179</v>
       </c>
       <c r="E48">
-        <v>1.0023</v>
+        <v>1.0189</v>
       </c>
     </row>
     <row r="49" spans="1:5">
       <c r="B49" s="1">
-        <v>46112</v>
+        <v>46184</v>
       </c>
       <c r="C49">
-        <v>1.0033000000000001</v>
+        <v>1.0102</v>
       </c>
       <c r="D49">
-        <v>1.0013000000000001</v>
+        <v>1.0082</v>
       </c>
       <c r="E49">
-        <v>1.0023</v>
+        <v>1.0092000000000001</v>
       </c>
     </row>
     <row r="50" spans="1:5">
       <c r="B50" s="1">
-        <v>46111</v>
+        <v>46183</v>
       </c>
       <c r="C50">
-        <v>1.0026999999999999</v>
+        <v>1.0124</v>
       </c>
       <c r="D50">
-        <v>1.00069999999999992</v>
+        <v>1.0104</v>
       </c>
       <c r="E50">
-        <v>1.0017</v>
+        <v>1.0114</v>
       </c>
     </row>
     <row r="51" spans="1:5">
       <c r="B51" s="1">
-        <v>46108</v>
+        <v>46182</v>
       </c>
       <c r="C51">
-        <v>1.0026999999999999</v>
+        <v>1.0132</v>
       </c>
       <c r="D51">
-        <v>1.00069999999999992</v>
+        <v>1.0112</v>
       </c>
       <c r="E51">
-        <v>1.0017</v>
+        <v>1.0122</v>
       </c>
     </row>
     <row r="52" spans="1:5">
       <c r="B52" s="1">
-        <v>46107</v>
+        <v>46178</v>
       </c>
       <c r="C52">
-        <v>1.0026999999999999</v>
+        <v>1.0152</v>
       </c>
       <c r="D52">
-        <v>1.00069999999999992</v>
+        <v>1.0132</v>
       </c>
       <c r="E52">
-        <v>1.0017</v>
+        <v>1.0142</v>
       </c>
     </row>
     <row r="53" spans="1:5">
       <c r="B53" s="1">
-        <v>46106</v>
+        <v>46177</v>
       </c>
       <c r="C53">
-        <v>1.0026999999999999</v>
+        <v>1.0153</v>
       </c>
       <c r="D53">
-        <v>1.00069999999999992</v>
+        <v>1.0133</v>
       </c>
       <c r="E53">
-        <v>1.0017</v>
+        <v>1.0143</v>
       </c>
     </row>
     <row r="54" spans="1:5">
       <c r="B54" s="1">
-        <v>46105</v>
+        <v>46176</v>
       </c>
       <c r="C54">
-        <v>1.0024999999999999</v>
+        <v>1.0222</v>
       </c>
       <c r="D54">
-        <v>1.00049999999999994</v>
+        <v>1.0202</v>
       </c>
       <c r="E54">
-        <v>1.0015000000000001</v>
+        <v>1.0212</v>
       </c>
     </row>
     <row r="55" spans="1:5">
       <c r="B55" s="1">
-        <v>46104</v>
+        <v>46175</v>
       </c>
       <c r="C55">
-        <v>1.0024999999999999</v>
+        <v>1.02</v>
       </c>
       <c r="D55">
-        <v>1.00049999999999994</v>
+        <v>1.018</v>
       </c>
       <c r="E55">
-        <v>1.0015000000000001</v>
+        <v>1.019</v>
       </c>
     </row>
     <row r="56" spans="1:5">
       <c r="B56" s="1">
-        <v>46101</v>
+        <v>46174</v>
       </c>
       <c r="C56">
-        <v>1.0024999999999999</v>
+        <v>1.0199</v>
       </c>
       <c r="D56">
-        <v>1.00049999999999994</v>
+        <v>1.0179</v>
       </c>
       <c r="E56">
-        <v>1.0015000000000001</v>
+        <v>1.0189</v>
       </c>
     </row>
     <row r="57" spans="1:5">
       <c r="B57" s="1">
-        <v>46100</v>
+        <v>46171</v>
       </c>
       <c r="C57">
-        <v>1.0024999999999999</v>
+        <v>1.0196</v>
       </c>
       <c r="D57">
-        <v>1.00049999999999994</v>
+        <v>1.0176</v>
       </c>
       <c r="E57">
-        <v>1.0015000000000001</v>
+        <v>1.0186</v>
       </c>
     </row>
     <row r="58" spans="1:5">
       <c r="B58" s="1">
-        <v>46099</v>
+        <v>46170</v>
       </c>
       <c r="C58">
-        <v>1.0024999999999999</v>
+        <v>1.0119</v>
       </c>
       <c r="D58">
-        <v>1.00049999999999994</v>
+        <v>1.0099</v>
       </c>
       <c r="E58">
-        <v>1.0015000000000001</v>
+        <v>1.0109</v>
       </c>
     </row>
     <row r="59" spans="1:5">
       <c r="B59" s="1">
-        <v>46098</v>
+        <v>46169</v>
       </c>
       <c r="C59">
-        <v>1.0024999999999999</v>
+        <v>1.0177</v>
       </c>
       <c r="D59">
-        <v>1.00049999999999994</v>
+        <v>1.0157</v>
       </c>
       <c r="E59">
-        <v>1.0015000000000001</v>
+        <v>1.0167</v>
       </c>
     </row>
     <row r="60" spans="1:5">
       <c r="B60" s="1">
-        <v>46097</v>
+        <v>46168</v>
       </c>
       <c r="C60">
-        <v>1.0024999999999999</v>
+        <v>1.0155</v>
       </c>
       <c r="D60">
-        <v>1.00049999999999994</v>
+        <v>1.0135</v>
       </c>
       <c r="E60">
-        <v>1.0015000000000001</v>
+        <v>1.0145</v>
       </c>
     </row>
     <row r="61" spans="1:5">
       <c r="B61" s="1">
-        <v>46094</v>
+        <v>46167</v>
       </c>
       <c r="C61">
-        <v>1.0024999999999999</v>
+        <v>1.0162</v>
       </c>
       <c r="D61">
-        <v>1.00049999999999994</v>
+        <v>1.0142</v>
       </c>
       <c r="E61">
-        <v>1.0015000000000001</v>
+        <v>1.0152</v>
       </c>
     </row>
     <row r="62" spans="1:5">
       <c r="B62" s="1">
-        <v>46093</v>
+        <v>46164</v>
       </c>
       <c r="C62">
-        <v>1.0024999999999999</v>
+        <v>1.0116</v>
       </c>
       <c r="D62">
-        <v>1.00049999999999994</v>
+        <v>1.0096000000000001</v>
       </c>
       <c r="E62">
-        <v>1.0015000000000001</v>
+        <v>1.0106</v>
       </c>
     </row>
     <row r="63" spans="1:5">
       <c r="B63" s="1">
-        <v>46092</v>
+        <v>46163</v>
       </c>
       <c r="C63">
-        <v>1.0024999999999999</v>
+        <v>1.0088999999999999</v>
       </c>
       <c r="D63">
-        <v>1.00049999999999994</v>
+        <v>1.0068999999999999</v>
       </c>
       <c r="E63">
-        <v>1.0015000000000001</v>
+        <v>1.0079</v>
       </c>
     </row>
     <row r="64" spans="1:5">
       <c r="B64" s="1">
-        <v>46091</v>
+        <v>46162</v>
       </c>
       <c r="C64">
-        <v>1.0024999999999999</v>
+        <v>0.9993</v>
       </c>
       <c r="D64">
-        <v>1.00049999999999994</v>
+        <v>0.9973</v>
       </c>
       <c r="E64">
-        <v>1.0015000000000001</v>
+        <v>0.9983</v>
       </c>
     </row>
     <row r="65" spans="1:5">
       <c r="B65" s="1">
+        <v>46161</v>
+      </c>
+      <c r="C65">
+        <v>1.0034000000000001</v>
+      </c>
+      <c r="D65">
+        <v>1.0014000000000001</v>
+      </c>
+      <c r="E65">
+        <v>1.0024</v>
+      </c>
+    </row>
+    <row r="66" spans="1:5">
+      <c r="B66" s="1">
+        <v>46160</v>
+      </c>
+      <c r="C66">
+        <v>1</v>
+      </c>
+      <c r="D66">
+        <v>0.998</v>
+      </c>
+      <c r="E66">
+        <v>0.999</v>
+      </c>
+    </row>
+    <row r="67" spans="1:5">
+      <c r="B67" s="1">
+        <v>46157</v>
+      </c>
+      <c r="C67">
+        <v>1.0064</v>
+      </c>
+      <c r="D67">
+        <v>1.0044</v>
+      </c>
+      <c r="E67">
+        <v>1.0054000000000001</v>
+      </c>
+    </row>
+    <row r="68" spans="1:5">
+      <c r="B68" s="1">
+        <v>46156</v>
+      </c>
+      <c r="C68">
+        <v>1.0064</v>
+      </c>
+      <c r="D68">
+        <v>1.0044</v>
+      </c>
+      <c r="E68">
+        <v>1.0054000000000001</v>
+      </c>
+    </row>
+    <row r="69" spans="1:5">
+      <c r="B69" s="1">
+        <v>46155</v>
+      </c>
+      <c r="C69">
+        <v>1.0065999999999999</v>
+      </c>
+      <c r="D69">
+        <v>1.0045999999999999</v>
+      </c>
+      <c r="E69">
+        <v>1.0056</v>
+      </c>
+    </row>
+    <row r="70" spans="1:5">
+      <c r="B70" s="1">
+        <v>46154</v>
+      </c>
+      <c r="C70">
+        <v>1.0077</v>
+      </c>
+      <c r="D70">
+        <v>1.0057</v>
+      </c>
+      <c r="E70">
+        <v>1.0066999999999999</v>
+      </c>
+    </row>
+    <row r="71" spans="1:5">
+      <c r="B71" s="1">
+        <v>46153</v>
+      </c>
+      <c r="C71">
+        <v>1.0097</v>
+      </c>
+      <c r="D71">
+        <v>1.0077</v>
+      </c>
+      <c r="E71">
+        <v>1.0086999999999999</v>
+      </c>
+    </row>
+    <row r="72" spans="1:5">
+      <c r="B72" s="1">
+        <v>46150</v>
+      </c>
+      <c r="C72">
+        <v>1.0105</v>
+      </c>
+      <c r="D72">
+        <v>1.0085</v>
+      </c>
+      <c r="E72">
+        <v>1.0095000000000001</v>
+      </c>
+    </row>
+    <row r="73" spans="1:5">
+      <c r="B73" s="1">
+        <v>46149</v>
+      </c>
+      <c r="C73">
+        <v>1.0142</v>
+      </c>
+      <c r="D73">
+        <v>1.0122</v>
+      </c>
+      <c r="E73">
+        <v>1.0132</v>
+      </c>
+    </row>
+    <row r="74" spans="1:5">
+      <c r="B74" s="1">
+        <v>46148</v>
+      </c>
+      <c r="C74">
+        <v>1.0074000000000001</v>
+      </c>
+      <c r="D74">
+        <v>1.0054000000000001</v>
+      </c>
+      <c r="E74">
+        <v>1.0064</v>
+      </c>
+    </row>
+    <row r="75" spans="1:5">
+      <c r="B75" s="1">
+        <v>46147</v>
+      </c>
+      <c r="C75">
+        <v>1.0026999999999999</v>
+      </c>
+      <c r="D75">
+        <v>1.00069999999999992</v>
+      </c>
+      <c r="E75">
+        <v>1.0017</v>
+      </c>
+    </row>
+    <row r="76" spans="1:5">
+      <c r="B76" s="1">
+        <v>46146</v>
+      </c>
+      <c r="C76">
+        <v>1.0038</v>
+      </c>
+      <c r="D76">
+        <v>1.0018</v>
+      </c>
+      <c r="E76">
+        <v>1.0027999999999999</v>
+      </c>
+    </row>
+    <row r="77" spans="1:5">
+      <c r="B77" s="1">
+        <v>46143</v>
+      </c>
+      <c r="C77">
+        <v>1.0041</v>
+      </c>
+      <c r="D77">
+        <v>1.0021</v>
+      </c>
+      <c r="E77">
+        <v>1.0031000000000001</v>
+      </c>
+    </row>
+    <row r="78" spans="1:5">
+      <c r="B78" s="1">
+        <v>46142</v>
+      </c>
+      <c r="C78">
+        <v>1.0057</v>
+      </c>
+      <c r="D78">
+        <v>1.0037</v>
+      </c>
+      <c r="E78">
+        <v>1.0046999999999999</v>
+      </c>
+    </row>
+    <row r="79" spans="1:5">
+      <c r="B79" s="1">
+        <v>46141</v>
+      </c>
+      <c r="C79">
+        <v>1.0052000000000001</v>
+      </c>
+      <c r="D79">
+        <v>1.0032000000000001</v>
+      </c>
+      <c r="E79">
+        <v>1.0042</v>
+      </c>
+    </row>
+    <row r="80" spans="1:5">
+      <c r="B80" s="1">
+        <v>46140</v>
+      </c>
+      <c r="C80">
+        <v>1.0052000000000001</v>
+      </c>
+      <c r="D80">
+        <v>1.0032000000000001</v>
+      </c>
+      <c r="E80">
+        <v>1.0042</v>
+      </c>
+    </row>
+    <row r="81" spans="1:5">
+      <c r="B81" s="1">
+        <v>46136</v>
+      </c>
+      <c r="C81">
+        <v>1.0052000000000001</v>
+      </c>
+      <c r="D81">
+        <v>1.0032000000000001</v>
+      </c>
+      <c r="E81">
+        <v>1.0042</v>
+      </c>
+    </row>
+    <row r="82" spans="1:5">
+      <c r="B82" s="1">
+        <v>46135</v>
+      </c>
+      <c r="C82">
+        <v>1.0052000000000001</v>
+      </c>
+      <c r="D82">
+        <v>1.0032000000000001</v>
+      </c>
+      <c r="E82">
+        <v>1.0042</v>
+      </c>
+    </row>
+    <row r="83" spans="1:5">
+      <c r="B83" s="1">
+        <v>46134</v>
+      </c>
+      <c r="C83">
+        <v>1.0052000000000001</v>
+      </c>
+      <c r="D83">
+        <v>1.0032000000000001</v>
+      </c>
+      <c r="E83">
+        <v>1.0042</v>
+      </c>
+    </row>
+    <row r="84" spans="1:5">
+      <c r="B84" s="1">
+        <v>46133</v>
+      </c>
+      <c r="C84">
+        <v>1.0052000000000001</v>
+      </c>
+      <c r="D84">
+        <v>1.0032000000000001</v>
+      </c>
+      <c r="E84">
+        <v>1.0042</v>
+      </c>
+    </row>
+    <row r="85" spans="1:5">
+      <c r="B85" s="1">
+        <v>46132</v>
+      </c>
+      <c r="C85">
+        <v>1.0052000000000001</v>
+      </c>
+      <c r="D85">
+        <v>1.0032000000000001</v>
+      </c>
+      <c r="E85">
+        <v>1.0042</v>
+      </c>
+    </row>
+    <row r="86" spans="1:5">
+      <c r="B86" s="1">
+        <v>46129</v>
+      </c>
+      <c r="C86">
+        <v>1.0052000000000001</v>
+      </c>
+      <c r="D86">
+        <v>1.0032000000000001</v>
+      </c>
+      <c r="E86">
+        <v>1.0042</v>
+      </c>
+    </row>
+    <row r="87" spans="1:5">
+      <c r="B87" s="1">
+        <v>46128</v>
+      </c>
+      <c r="C87">
+        <v>1.0049999999999999</v>
+      </c>
+      <c r="D87">
+        <v>1.0029999999999999</v>
+      </c>
+      <c r="E87">
+        <v>1.004</v>
+      </c>
+    </row>
+    <row r="88" spans="1:5">
+      <c r="B88" s="1">
+        <v>46127</v>
+      </c>
+      <c r="C88">
+        <v>1.0049999999999999</v>
+      </c>
+      <c r="D88">
+        <v>1.0029999999999999</v>
+      </c>
+      <c r="E88">
+        <v>1.004</v>
+      </c>
+    </row>
+    <row r="89" spans="1:5">
+      <c r="B89" s="1">
+        <v>46126</v>
+      </c>
+      <c r="C89">
+        <v>1.0049999999999999</v>
+      </c>
+      <c r="D89">
+        <v>1.0029999999999999</v>
+      </c>
+      <c r="E89">
+        <v>1.004</v>
+      </c>
+    </row>
+    <row r="90" spans="1:5">
+      <c r="B90" s="1">
+        <v>46125</v>
+      </c>
+      <c r="C90">
+        <v>1.0041</v>
+      </c>
+      <c r="D90">
+        <v>1.0021</v>
+      </c>
+      <c r="E90">
+        <v>1.0031000000000001</v>
+      </c>
+    </row>
+    <row r="91" spans="1:5">
+      <c r="B91" s="1">
+        <v>46122</v>
+      </c>
+      <c r="C91">
+        <v>1.0041</v>
+      </c>
+      <c r="D91">
+        <v>1.0021</v>
+      </c>
+      <c r="E91">
+        <v>1.0031000000000001</v>
+      </c>
+    </row>
+    <row r="92" spans="1:5">
+      <c r="B92" s="1">
+        <v>46121</v>
+      </c>
+      <c r="C92">
+        <v>1.0041</v>
+      </c>
+      <c r="D92">
+        <v>1.0021</v>
+      </c>
+      <c r="E92">
+        <v>1.0031000000000001</v>
+      </c>
+    </row>
+    <row r="93" spans="1:5">
+      <c r="B93" s="1">
+        <v>46120</v>
+      </c>
+      <c r="C93">
+        <v>1.0041</v>
+      </c>
+      <c r="D93">
+        <v>1.0021</v>
+      </c>
+      <c r="E93">
+        <v>1.0031000000000001</v>
+      </c>
+    </row>
+    <row r="94" spans="1:5">
+      <c r="B94" s="1">
+        <v>46119</v>
+      </c>
+      <c r="C94">
+        <v>1.0033000000000001</v>
+      </c>
+      <c r="D94">
+        <v>1.0013000000000001</v>
+      </c>
+      <c r="E94">
+        <v>1.0023</v>
+      </c>
+    </row>
+    <row r="95" spans="1:5">
+      <c r="B95" s="1">
+        <v>46114</v>
+      </c>
+      <c r="C95">
+        <v>1.0033000000000001</v>
+      </c>
+      <c r="D95">
+        <v>1.0013000000000001</v>
+      </c>
+      <c r="E95">
+        <v>1.0023</v>
+      </c>
+    </row>
+    <row r="96" spans="1:5">
+      <c r="B96" s="1">
+        <v>46113</v>
+      </c>
+      <c r="C96">
+        <v>1.0033000000000001</v>
+      </c>
+      <c r="D96">
+        <v>1.0013000000000001</v>
+      </c>
+      <c r="E96">
+        <v>1.0023</v>
+      </c>
+    </row>
+    <row r="97" spans="1:5">
+      <c r="B97" s="1">
+        <v>46112</v>
+      </c>
+      <c r="C97">
+        <v>1.0033000000000001</v>
+      </c>
+      <c r="D97">
+        <v>1.0013000000000001</v>
+      </c>
+      <c r="E97">
+        <v>1.0023</v>
+      </c>
+    </row>
+    <row r="98" spans="1:5">
+      <c r="B98" s="1">
+        <v>46111</v>
+      </c>
+      <c r="C98">
+        <v>1.0026999999999999</v>
+      </c>
+      <c r="D98">
+        <v>1.00069999999999992</v>
+      </c>
+      <c r="E98">
+        <v>1.0017</v>
+      </c>
+    </row>
+    <row r="99" spans="1:5">
+      <c r="B99" s="1">
+        <v>46108</v>
+      </c>
+      <c r="C99">
+        <v>1.0026999999999999</v>
+      </c>
+      <c r="D99">
+        <v>1.00069999999999992</v>
+      </c>
+      <c r="E99">
+        <v>1.0017</v>
+      </c>
+    </row>
+    <row r="100" spans="1:5">
+      <c r="B100" s="1">
+        <v>46107</v>
+      </c>
+      <c r="C100">
+        <v>1.0026999999999999</v>
+      </c>
+      <c r="D100">
+        <v>1.00069999999999992</v>
+      </c>
+      <c r="E100">
+        <v>1.0017</v>
+      </c>
+    </row>
+    <row r="101" spans="1:5">
+      <c r="B101" s="1">
+        <v>46106</v>
+      </c>
+      <c r="C101">
+        <v>1.0026999999999999</v>
+      </c>
+      <c r="D101">
+        <v>1.00069999999999992</v>
+      </c>
+      <c r="E101">
+        <v>1.0017</v>
+      </c>
+    </row>
+    <row r="102" spans="1:5">
+      <c r="B102" s="1">
+        <v>46105</v>
+      </c>
+      <c r="C102">
+        <v>1.0024999999999999</v>
+      </c>
+      <c r="D102">
+        <v>1.00049999999999994</v>
+      </c>
+      <c r="E102">
+        <v>1.0015000000000001</v>
+      </c>
+    </row>
+    <row r="103" spans="1:5">
+      <c r="B103" s="1">
+        <v>46104</v>
+      </c>
+      <c r="C103">
+        <v>1.0024999999999999</v>
+      </c>
+      <c r="D103">
+        <v>1.00049999999999994</v>
+      </c>
+      <c r="E103">
+        <v>1.0015000000000001</v>
+      </c>
+    </row>
+    <row r="104" spans="1:5">
+      <c r="B104" s="1">
+        <v>46101</v>
+      </c>
+      <c r="C104">
+        <v>1.0024999999999999</v>
+      </c>
+      <c r="D104">
+        <v>1.00049999999999994</v>
+      </c>
+      <c r="E104">
+        <v>1.0015000000000001</v>
+      </c>
+    </row>
+    <row r="105" spans="1:5">
+      <c r="B105" s="1">
+        <v>46100</v>
+      </c>
+      <c r="C105">
+        <v>1.0024999999999999</v>
+      </c>
+      <c r="D105">
+        <v>1.00049999999999994</v>
+      </c>
+      <c r="E105">
+        <v>1.0015000000000001</v>
+      </c>
+    </row>
+    <row r="106" spans="1:5">
+      <c r="B106" s="1">
+        <v>46099</v>
+      </c>
+      <c r="C106">
+        <v>1.0024999999999999</v>
+      </c>
+      <c r="D106">
+        <v>1.00049999999999994</v>
+      </c>
+      <c r="E106">
+        <v>1.0015000000000001</v>
+      </c>
+    </row>
+    <row r="107" spans="1:5">
+      <c r="B107" s="1">
+        <v>46098</v>
+      </c>
+      <c r="C107">
+        <v>1.0024999999999999</v>
+      </c>
+      <c r="D107">
+        <v>1.00049999999999994</v>
+      </c>
+      <c r="E107">
+        <v>1.0015000000000001</v>
+      </c>
+    </row>
+    <row r="108" spans="1:5">
+      <c r="B108" s="1">
+        <v>46097</v>
+      </c>
+      <c r="C108">
+        <v>1.0024999999999999</v>
+      </c>
+      <c r="D108">
+        <v>1.00049999999999994</v>
+      </c>
+      <c r="E108">
+        <v>1.0015000000000001</v>
+      </c>
+    </row>
+    <row r="109" spans="1:5">
+      <c r="B109" s="1">
+        <v>46094</v>
+      </c>
+      <c r="C109">
+        <v>1.0024999999999999</v>
+      </c>
+      <c r="D109">
+        <v>1.00049999999999994</v>
+      </c>
+      <c r="E109">
+        <v>1.0015000000000001</v>
+      </c>
+    </row>
+    <row r="110" spans="1:5">
+      <c r="B110" s="1">
+        <v>46093</v>
+      </c>
+      <c r="C110">
+        <v>1.0024999999999999</v>
+      </c>
+      <c r="D110">
+        <v>1.00049999999999994</v>
+      </c>
+      <c r="E110">
+        <v>1.0015000000000001</v>
+      </c>
+    </row>
+    <row r="111" spans="1:5">
+      <c r="B111" s="1">
+        <v>46092</v>
+      </c>
+      <c r="C111">
+        <v>1.0024999999999999</v>
+      </c>
+      <c r="D111">
+        <v>1.00049999999999994</v>
+      </c>
+      <c r="E111">
+        <v>1.0015000000000001</v>
+      </c>
+    </row>
+    <row r="112" spans="1:5">
+      <c r="B112" s="1">
+        <v>46091</v>
+      </c>
+      <c r="C112">
+        <v>1.0024999999999999</v>
+      </c>
+      <c r="D112">
+        <v>1.00049999999999994</v>
+      </c>
+      <c r="E112">
+        <v>1.0015000000000001</v>
+      </c>
+    </row>
+    <row r="113" spans="1:5">
+      <c r="B113" s="1">
         <v>46090</v>
       </c>
-      <c r="C65">
+      <c r="C113">
         <v>1.0024999999999999</v>
       </c>
-      <c r="D65">
+      <c r="D113">
         <v>1.00049999999999994</v>
       </c>
-      <c r="E65">
+      <c r="E113">
         <v>1.0015000000000001</v>
       </c>
     </row>
-    <row r="66" spans="1:5" customHeight="1" ht="15">
-      <c r="B66" s="4" t="s">
+    <row r="114" spans="1:5" customHeight="1" ht="15">
+      <c r="B114" s="4" t="s">
         <v>29</v>
       </c>
-      <c r="C66" s="3">
+      <c r="C114" s="3">
         <v>1.0024999999999999</v>
       </c>
-      <c r="D66" s="3">
+      <c r="D114" s="3">
         <v>1.00049999999999994</v>
       </c>
-      <c r="E66" s="3">
+      <c r="E114" s="3">
         <v>1.0015000000000001</v>
       </c>
     </row>
-    <row r="67" spans="1:5" customHeight="1" ht="15">
-      <c r="B67" s="4" t="s">
+    <row r="115" spans="1:5" customHeight="1" ht="15">
+      <c r="B115" s="4" t="s">
         <v>28</v>
       </c>
-      <c r="C67" s="3">
+      <c r="C115" s="3">
         <v>1.0024999999999999</v>
       </c>
-      <c r="D67" s="3">
+      <c r="D115" s="3">
         <v>1.00049999999999994</v>
       </c>
-      <c r="E67" s="3">
+      <c r="E115" s="3">
         <v>1.0015000000000001</v>
       </c>
     </row>
-    <row r="68" spans="1:5" customHeight="1" ht="15">
-      <c r="B68" s="4" t="s">
+    <row r="116" spans="1:5" customHeight="1" ht="15">
+      <c r="B116" s="4" t="s">
         <v>27</v>
       </c>
-      <c r="C68" s="3">
+      <c r="C116" s="3">
         <v>1.0024999999999999</v>
       </c>
-      <c r="D68" s="3">
+      <c r="D116" s="3">
         <v>1.00049999999999994</v>
       </c>
-      <c r="E68" s="3">
+      <c r="E116" s="3">
         <v>1.0015000000000001</v>
       </c>
     </row>
-    <row r="69" spans="1:5" customHeight="1" ht="15">
-      <c r="B69" s="4" t="s">
+    <row r="117" spans="1:5" customHeight="1" ht="15">
+      <c r="B117" s="4" t="s">
         <v>26</v>
       </c>
-      <c r="C69" s="3">
+      <c r="C117" s="3">
         <v>1.0024999999999999</v>
       </c>
-      <c r="D69" s="3">
+      <c r="D117" s="3">
         <v>1.00049999999999994</v>
       </c>
-      <c r="E69" s="3">
+      <c r="E117" s="3">
         <v>1.0015000000000001</v>
       </c>
     </row>
-    <row r="70" spans="1:5" customHeight="1" ht="15">
-      <c r="B70" s="4" t="s">
+    <row r="118" spans="1:5" customHeight="1" ht="15">
+      <c r="B118" s="4" t="s">
         <v>25</v>
       </c>
-      <c r="C70" s="3">
+      <c r="C118" s="3">
         <v>1.0024999999999999</v>
       </c>
-      <c r="D70" s="3">
+      <c r="D118" s="3">
         <v>1.00049999999999994</v>
       </c>
-      <c r="E70" s="3">
+      <c r="E118" s="3">
         <v>1.0015000000000001</v>
       </c>
     </row>
-    <row r="71" spans="1:5" customHeight="1" ht="15">
-      <c r="B71" s="4" t="s">
+    <row r="119" spans="1:5" customHeight="1" ht="15">
+      <c r="B119" s="4" t="s">
         <v>24</v>
       </c>
-      <c r="C71" s="3">
+      <c r="C119" s="3">
         <v>1.0024999999999999</v>
       </c>
-      <c r="D71" s="3">
+      <c r="D119" s="3">
         <v>1.00049999999999994</v>
       </c>
-      <c r="E71" s="3">
+      <c r="E119" s="3">
         <v>1.0015000000000001</v>
       </c>
     </row>
-    <row r="72" spans="1:5" customHeight="1" ht="15">
-      <c r="B72" s="4" t="s">
+    <row r="120" spans="1:5" customHeight="1" ht="15">
+      <c r="B120" s="4" t="s">
         <v>23</v>
       </c>
-      <c r="C72" s="3">
+      <c r="C120" s="3">
         <v>1.0024999999999999</v>
       </c>
-      <c r="D72" s="3">
+      <c r="D120" s="3">
         <v>1.00049999999999994</v>
       </c>
-      <c r="E72" s="3">
+      <c r="E120" s="3">
         <v>1.0015000000000001</v>
       </c>
     </row>
-    <row r="73" spans="1:5" customHeight="1" ht="15">
-      <c r="B73" s="4" t="s">
+    <row r="121" spans="1:5" customHeight="1" ht="15">
+      <c r="B121" s="4" t="s">
         <v>22</v>
       </c>
-      <c r="C73" s="3">
+      <c r="C121" s="3">
         <v>1.0024999999999999</v>
       </c>
-      <c r="D73" s="3">
+      <c r="D121" s="3">
         <v>1.00049999999999994</v>
       </c>
-      <c r="E73" s="3">
+      <c r="E121" s="3">
         <v>1.0015000000000001</v>
       </c>
     </row>
-    <row r="74" spans="1:5" customHeight="1" ht="15">
-      <c r="B74" s="4" t="s">
+    <row r="122" spans="1:5" customHeight="1" ht="15">
+      <c r="B122" s="4" t="s">
         <v>21</v>
       </c>
-      <c r="C74" s="3">
+      <c r="C122" s="3">
         <v>1.0024999999999999</v>
       </c>
-      <c r="D74" s="3">
+      <c r="D122" s="3">
         <v>1.00049999999999994</v>
       </c>
-      <c r="E74" s="3">
+      <c r="E122" s="3">
         <v>1.0015000000000001</v>
       </c>
     </row>
-    <row r="75" spans="1:5" customHeight="1" ht="15">
-      <c r="B75" s="4" t="s">
+    <row r="123" spans="1:5" customHeight="1" ht="15">
+      <c r="B123" s="4" t="s">
         <v>20</v>
       </c>
-      <c r="C75" s="3">
+      <c r="C123" s="3">
         <v>1.0024999999999999</v>
       </c>
-      <c r="D75" s="3">
+      <c r="D123" s="3">
         <v>1.00049999999999994</v>
       </c>
-      <c r="E75" s="3">
+      <c r="E123" s="3">
         <v>1.0015000000000001</v>
       </c>
     </row>
-    <row r="76" spans="1:5" customHeight="1" ht="15">
-      <c r="B76" s="4" t="s">
+    <row r="124" spans="1:5" customHeight="1" ht="15">
+      <c r="B124" s="4" t="s">
         <v>19</v>
       </c>
-      <c r="C76" s="3">
+      <c r="C124" s="3">
         <v>1.0024999999999999</v>
       </c>
-      <c r="D76" s="3">
+      <c r="D124" s="3">
         <v>1.00049999999999994</v>
       </c>
-      <c r="E76" s="3">
+      <c r="E124" s="3">
         <v>1.0015000000000001</v>
       </c>
     </row>
-    <row r="77" spans="1:5" customHeight="1" ht="15">
-      <c r="B77" s="4" t="s">
+    <row r="125" spans="1:5" customHeight="1" ht="15">
+      <c r="B125" s="4" t="s">
         <v>18</v>
       </c>
-      <c r="C77" s="3">
+      <c r="C125" s="3">
         <v>1.0024999999999999</v>
       </c>
-      <c r="D77" s="3">
+      <c r="D125" s="3">
         <v>1.00049999999999994</v>
       </c>
-      <c r="E77" s="3">
+      <c r="E125" s="3">
         <v>1.0015000000000001</v>
       </c>
     </row>
-    <row r="78" spans="1:5" customHeight="1" ht="15">
-      <c r="B78" s="4" t="s">
+    <row r="126" spans="1:5" customHeight="1" ht="15">
+      <c r="B126" s="4" t="s">
         <v>17</v>
       </c>
-      <c r="C78" s="3">
+      <c r="C126" s="3">
         <v>1.0024999999999999</v>
       </c>
-      <c r="D78" s="3">
+      <c r="D126" s="3">
         <v>1.00049999999999994</v>
       </c>
-      <c r="E78" s="3">
+      <c r="E126" s="3">
         <v>1.0015000000000001</v>
       </c>
     </row>
-    <row r="79" spans="1:5" customHeight="1" ht="15">
-      <c r="B79" s="4" t="s">
+    <row r="127" spans="1:5" customHeight="1" ht="15">
+      <c r="B127" s="4" t="s">
         <v>16</v>
       </c>
-      <c r="C79" s="3">
+      <c r="C127" s="3">
         <v>1.0024999999999999</v>
       </c>
-      <c r="D79" s="3">
+      <c r="D127" s="3">
         <v>1.00049999999999994</v>
       </c>
-      <c r="E79" s="3">
+      <c r="E127" s="3">
         <v>1.0015000000000001</v>
       </c>
     </row>
-    <row r="80" spans="1:5" customHeight="1" ht="15">
-      <c r="B80" s="4" t="s">
+    <row r="128" spans="1:5" customHeight="1" ht="15">
+      <c r="B128" s="4" t="s">
         <v>15</v>
       </c>
-      <c r="C80" s="3">
+      <c r="C128" s="3">
         <v>1.002</v>
       </c>
-      <c r="D80" s="3">
+      <c r="D128" s="3">
         <v>1</v>
       </c>
-      <c r="E80" s="3">
+      <c r="E128" s="3">
         <v>1.00099999999999989</v>
       </c>
     </row>
-    <row r="81" spans="1:5" customHeight="1" ht="15">
-      <c r="B81" s="4" t="s">
+    <row r="129" spans="1:5" customHeight="1" ht="15">
+      <c r="B129" s="4" t="s">
         <v>14</v>
       </c>
-      <c r="C81" s="3">
+      <c r="C129" s="3">
         <v>1.002</v>
       </c>
-      <c r="D81" s="3">
+      <c r="D129" s="3">
         <v>1</v>
       </c>
-      <c r="E81" s="3">
+      <c r="E129" s="3">
         <v>1.00099999999999989</v>
       </c>
     </row>
-    <row r="82" spans="1:5" customHeight="1" ht="15">
-      <c r="B82" s="4" t="s">
+    <row r="130" spans="1:5" customHeight="1" ht="15">
+      <c r="B130" s="4" t="s">
         <v>13</v>
       </c>
-      <c r="C82" s="3">
+      <c r="C130" s="3">
         <v>1.002</v>
       </c>
-      <c r="D82" s="3">
+      <c r="D130" s="3">
         <v>1</v>
       </c>
-      <c r="E82" s="3">
+      <c r="E130" s="3">
         <v>1.00099999999999989</v>
       </c>
     </row>
-    <row r="83" spans="1:5" customHeight="1" ht="15">
-      <c r="B83" s="4" t="s">
+    <row r="131" spans="1:5" customHeight="1" ht="15">
+      <c r="B131" s="4" t="s">
         <v>12</v>
       </c>
-      <c r="C83" s="3">
+      <c r="C131" s="3">
         <v>1.002</v>
       </c>
-      <c r="D83" s="3">
+      <c r="D131" s="3">
         <v>1</v>
       </c>
-      <c r="E83" s="3">
+      <c r="E131" s="3">
         <v>1.00099999999999989</v>
       </c>
     </row>
-    <row r="84" spans="1:5" customHeight="1" ht="15">
-      <c r="B84" s="4" t="s">
+    <row r="132" spans="1:5" customHeight="1" ht="15">
+      <c r="B132" s="4" t="s">
         <v>11</v>
       </c>
-      <c r="C84" s="3">
+      <c r="C132" s="3">
         <v>1.002</v>
       </c>
-      <c r="D84" s="3">
+      <c r="D132" s="3">
         <v>1</v>
       </c>
-      <c r="E84" s="3">
+      <c r="E132" s="3">
         <v>1.00099999999999989</v>
       </c>
     </row>
-    <row r="85" spans="1:5" customHeight="1" ht="15">
-      <c r="B85" s="4" t="s">
+    <row r="133" spans="1:5" customHeight="1" ht="15">
+      <c r="B133" s="4" t="s">
         <v>10</v>
       </c>
-      <c r="C85" s="3">
+      <c r="C133" s="3">
         <v>1.002</v>
       </c>
-      <c r="D85" s="3">
+      <c r="D133" s="3">
         <v>1</v>
       </c>
-      <c r="E85" s="3">
+      <c r="E133" s="3">
         <v>1.00099999999999989</v>
       </c>
     </row>
-    <row r="86" spans="1:5" customHeight="1" ht="15">
-      <c r="B86" s="4" t="s">
+    <row r="134" spans="1:5" customHeight="1" ht="15">
+      <c r="B134" s="4" t="s">
         <v>9</v>
       </c>
-      <c r="C86" s="3">
+      <c r="C134" s="3">
         <v>1.00099999999999989</v>
       </c>
-      <c r="D86" s="3">
+      <c r="D134" s="3">
         <v>0.999</v>
       </c>
-      <c r="E86" s="3">
+      <c r="E134" s="3">
         <v>1</v>
       </c>
     </row>
-    <row r="87" spans="1:5" customHeight="1" ht="15">
-      <c r="B87" s="4" t="s">
+    <row r="135" spans="1:5" customHeight="1" ht="15">
+      <c r="B135" s="4" t="s">
         <v>8</v>
       </c>
-      <c r="C87" s="3">
+      <c r="C135" s="3">
         <v>1.00099999999999989</v>
       </c>
-      <c r="D87" s="3">
+      <c r="D135" s="3">
         <v>0.999</v>
       </c>
-      <c r="E87" s="3">
+      <c r="E135" s="3">
         <v>1</v>
       </c>
     </row>
-    <row r="88" spans="1:5" customHeight="1" ht="15">
-      <c r="B88" s="4" t="s">
+    <row r="136" spans="1:5" customHeight="1" ht="15">
+      <c r="B136" s="4" t="s">
         <v>7</v>
       </c>
-      <c r="C88" s="3">
+      <c r="C136" s="3">
         <v>1.00099999999999989</v>
       </c>
-      <c r="D88" s="3">
+      <c r="D136" s="3">
         <v>0.999</v>
       </c>
-      <c r="E88" s="3">
+      <c r="E136" s="3">
         <v>1</v>
       </c>
     </row>
-    <row r="89" spans="1:5" customHeight="1" ht="15">
-      <c r="B89" s="4" t="s">
+    <row r="137" spans="1:5" customHeight="1" ht="15">
+      <c r="B137" s="4" t="s">
         <v>6</v>
       </c>
-      <c r="C89" s="3">
+      <c r="C137" s="3">
         <v>1.00099999999999989</v>
       </c>
-      <c r="D89" s="3">
+      <c r="D137" s="3">
         <v>0.999</v>
       </c>
-      <c r="E89" s="3">
+      <c r="E137" s="3">
         <v>1</v>
       </c>
     </row>
-    <row r="90" spans="1:5" customHeight="1" ht="15">
-      <c r="B90" s="4" t="s">
+    <row r="138" spans="1:5" customHeight="1" ht="15">
+      <c r="B138" s="4" t="s">
         <v>5</v>
       </c>
-      <c r="C90" s="3">
+      <c r="C138" s="3">
         <v>1.00099999999999989</v>
       </c>
-      <c r="D90" s="3">
+      <c r="D138" s="3">
         <v>0.999</v>
       </c>
-      <c r="E90" s="3">
+      <c r="E138" s="3">
         <v>1</v>
       </c>
     </row>
-    <row r="91" spans="1:5" customHeight="1" ht="15">
-      <c r="B91" s="4" t="s">
+    <row r="139" spans="1:5" customHeight="1" ht="15">
+      <c r="B139" s="4" t="s">
         <v>4</v>
       </c>
-      <c r="C91" s="3">
+      <c r="C139" s="3">
         <v>1.00099999999999989</v>
       </c>
-      <c r="D91" s="3">
+      <c r="D139" s="3">
         <v>0.999</v>
       </c>
-      <c r="E91" s="3">
+      <c r="E139" s="3">
         <v>1</v>
       </c>
     </row>
   </sheetData>
-  <conditionalFormatting sqref="B1:B65">
-    <cfRule type="duplicateValues" dxfId="0" priority="1627">
+  <conditionalFormatting sqref="B1:B113">
+    <cfRule type="duplicateValues" dxfId="0" priority="2875">
       <formula/>
     </cfRule>
-    <cfRule type="duplicateValues" dxfId="0" priority="1628">
+    <cfRule type="duplicateValues" dxfId="0" priority="2876">
       <formula/>
     </cfRule>
   </conditionalFormatting>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>