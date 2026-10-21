--- v3 (2026-08-18)
+++ v4 (2026-10-21)
@@ -520,2127 +520,2743 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:G146"/>
+  <dimension ref="A1:G190"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A5" sqref="A5"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="51.416" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="8.875" customWidth="true" style="1"/>
     <col min="3" max="3" width="8.125" customWidth="true" style="0"/>
     <col min="4" max="4" width="8" customWidth="true" style="0"/>
     <col min="5" max="5" width="8" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:7" customHeight="1" ht="15">
       <c r="A1" t="s">
         <v>30</v>
       </c>
       <c r="B1" s="6" t="s">
         <v>0</v>
       </c>
       <c r="C1" s="2" t="s">
         <v>1</v>
       </c>
       <c r="D1" s="2" t="s">
         <v>2</v>
       </c>
       <c r="E1" s="2" t="s">
         <v>3</v>
       </c>
       <c r="F1" s="3"/>
       <c r="G1" s="3"/>
     </row>
     <row r="2" spans="1:7" customHeight="1" ht="15">
       <c r="A2" t="s">
         <v>31</v>
       </c>
       <c r="B2" s="6"/>
       <c r="C2" s="2"/>
       <c r="D2" s="2"/>
       <c r="E2" s="2"/>
       <c r="F2" s="3"/>
       <c r="G2" s="3"/>
     </row>
     <row r="3" spans="1:7" customHeight="1" ht="15">
       <c r="B3" s="1">
-        <v>46248</v>
+        <v>46311</v>
       </c>
       <c r="C3">
-        <v>1.008</v>
+        <v>1.0127</v>
       </c>
       <c r="D3">
-        <v>1.008</v>
+        <v>1.0127</v>
       </c>
       <c r="E3">
-        <v>1.008</v>
+        <v>1.0127</v>
       </c>
       <c r="F3" s="3"/>
       <c r="G3" s="3"/>
     </row>
     <row r="4" spans="1:7" customHeight="1" ht="15">
       <c r="B4" s="1">
-        <v>46247</v>
+        <v>46310</v>
       </c>
       <c r="C4">
-        <v>1.0079</v>
+        <v>1.0126</v>
       </c>
       <c r="D4">
-        <v>1.0079</v>
+        <v>1.0126</v>
       </c>
       <c r="E4">
-        <v>1.0079</v>
+        <v>1.0126</v>
       </c>
       <c r="F4" s="3"/>
       <c r="G4" s="3"/>
     </row>
     <row r="5" spans="1:7" customHeight="1" ht="15">
       <c r="B5" s="1">
-        <v>46246</v>
+        <v>46309</v>
       </c>
       <c r="C5">
-        <v>1.0078</v>
+        <v>1.0126</v>
       </c>
       <c r="D5">
-        <v>1.0078</v>
+        <v>1.0126</v>
       </c>
       <c r="E5">
-        <v>1.0078</v>
+        <v>1.0126</v>
       </c>
       <c r="F5" s="3"/>
       <c r="G5" s="3"/>
     </row>
     <row r="6" spans="1:7" customHeight="1" ht="15">
       <c r="B6" s="1">
-        <v>46245</v>
+        <v>46308</v>
       </c>
       <c r="C6">
-        <v>1.0078</v>
+        <v>1.0125</v>
       </c>
       <c r="D6">
-        <v>1.0078</v>
+        <v>1.0125</v>
       </c>
       <c r="E6">
-        <v>1.0078</v>
+        <v>1.0125</v>
       </c>
       <c r="F6" s="3"/>
       <c r="G6" s="3"/>
     </row>
     <row r="7" spans="1:7" customHeight="1" ht="15">
       <c r="B7" s="1">
-        <v>46244</v>
+        <v>46307</v>
       </c>
       <c r="C7">
-        <v>1.0077</v>
+        <v>1.0124</v>
       </c>
       <c r="D7">
-        <v>1.0077</v>
+        <v>1.0124</v>
       </c>
       <c r="E7">
-        <v>1.0077</v>
+        <v>1.0124</v>
       </c>
       <c r="F7" s="3"/>
       <c r="G7" s="3"/>
     </row>
     <row r="8" spans="1:7" customHeight="1" ht="15">
       <c r="B8" s="1">
-        <v>46241</v>
+        <v>46304</v>
       </c>
       <c r="C8">
-        <v>1.0074000000000001</v>
+        <v>1.0121</v>
       </c>
       <c r="D8">
-        <v>1.0074000000000001</v>
+        <v>1.0121</v>
       </c>
       <c r="E8">
-        <v>1.0074000000000001</v>
+        <v>1.0121</v>
       </c>
       <c r="F8" s="3"/>
       <c r="G8" s="3"/>
     </row>
     <row r="9" spans="1:7" customHeight="1" ht="15">
       <c r="B9" s="1">
-        <v>46240</v>
+        <v>46303</v>
       </c>
       <c r="C9">
-        <v>1.0074000000000001</v>
+        <v>1.012</v>
       </c>
       <c r="D9">
-        <v>1.0074000000000001</v>
+        <v>1.012</v>
       </c>
       <c r="E9">
-        <v>1.0074000000000001</v>
+        <v>1.012</v>
       </c>
       <c r="F9" s="3"/>
       <c r="G9" s="3"/>
     </row>
     <row r="10" spans="1:7" customHeight="1" ht="15">
       <c r="B10" s="1">
-        <v>46239</v>
+        <v>46302</v>
       </c>
       <c r="C10">
-        <v>1.0073000000000001</v>
+        <v>1.012</v>
       </c>
       <c r="D10">
-        <v>1.0073000000000001</v>
+        <v>1.012</v>
       </c>
       <c r="E10">
-        <v>1.0073000000000001</v>
+        <v>1.012</v>
       </c>
       <c r="F10" s="3"/>
       <c r="G10" s="3"/>
     </row>
     <row r="11" spans="1:7" customHeight="1" ht="15">
       <c r="B11" s="1">
-        <v>46238</v>
+        <v>46301</v>
       </c>
       <c r="C11">
-        <v>1.0072000000000001</v>
+        <v>1.0118</v>
       </c>
       <c r="D11">
-        <v>1.0072000000000001</v>
+        <v>1.0118</v>
       </c>
       <c r="E11">
-        <v>1.0072000000000001</v>
+        <v>1.0118</v>
       </c>
       <c r="F11" s="3"/>
       <c r="G11" s="3"/>
     </row>
     <row r="12" spans="1:7" customHeight="1" ht="15">
       <c r="B12" s="1">
-        <v>46237</v>
+        <v>46297</v>
       </c>
       <c r="C12">
-        <v>1.0071000000000001</v>
+        <v>1.0116</v>
       </c>
       <c r="D12">
-        <v>1.0071000000000001</v>
+        <v>1.0116</v>
       </c>
       <c r="E12">
-        <v>1.0071000000000001</v>
+        <v>1.0116</v>
       </c>
       <c r="F12" s="3"/>
       <c r="G12" s="3"/>
     </row>
     <row r="13" spans="1:7" customHeight="1" ht="15">
       <c r="B13" s="1">
-        <v>46234</v>
+        <v>46296</v>
       </c>
       <c r="C13">
-        <v>1.0068999999999999</v>
+        <v>1.0114</v>
       </c>
       <c r="D13">
-        <v>1.0068999999999999</v>
+        <v>1.0114</v>
       </c>
       <c r="E13">
-        <v>1.0068999999999999</v>
+        <v>1.0114</v>
       </c>
       <c r="F13" s="3"/>
       <c r="G13" s="3"/>
     </row>
     <row r="14" spans="1:7" customHeight="1" ht="15">
       <c r="B14" s="1">
-        <v>46233</v>
+        <v>46295</v>
       </c>
       <c r="C14">
-        <v>1.0067999999999999</v>
+        <v>1.0114</v>
       </c>
       <c r="D14">
-        <v>1.0067999999999999</v>
+        <v>1.0114</v>
       </c>
       <c r="E14">
-        <v>1.0067999999999999</v>
+        <v>1.0114</v>
       </c>
       <c r="F14" s="3"/>
       <c r="G14" s="3"/>
     </row>
     <row r="15" spans="1:7" customHeight="1" ht="15">
       <c r="B15" s="1">
-        <v>46232</v>
+        <v>46294</v>
       </c>
       <c r="C15">
-        <v>1.0066999999999999</v>
+        <v>1.0113</v>
       </c>
       <c r="D15">
-        <v>1.0066999999999999</v>
+        <v>1.0113</v>
       </c>
       <c r="E15">
-        <v>1.0066999999999999</v>
+        <v>1.0113</v>
       </c>
       <c r="F15" s="3"/>
       <c r="G15" s="3"/>
     </row>
     <row r="16" spans="1:7" customHeight="1" ht="15">
       <c r="B16" s="1">
-        <v>46231</v>
+        <v>46293</v>
       </c>
       <c r="C16">
-        <v>1.0065999999999999</v>
+        <v>1.0112</v>
       </c>
       <c r="D16">
-        <v>1.0065999999999999</v>
+        <v>1.0112</v>
       </c>
       <c r="E16">
-        <v>1.0065999999999999</v>
+        <v>1.0112</v>
       </c>
       <c r="F16" s="3"/>
       <c r="G16" s="3"/>
     </row>
     <row r="17" spans="1:7" customHeight="1" ht="15">
       <c r="B17" s="1">
-        <v>46230</v>
+        <v>46290</v>
       </c>
       <c r="C17">
-        <v>1.0065</v>
+        <v>1.011</v>
       </c>
       <c r="D17">
-        <v>1.0065</v>
+        <v>1.011</v>
       </c>
       <c r="E17">
-        <v>1.0065</v>
+        <v>1.011</v>
       </c>
       <c r="F17" s="3"/>
       <c r="G17" s="3"/>
     </row>
     <row r="18" spans="1:7" customHeight="1" ht="15">
       <c r="B18" s="1">
-        <v>46227</v>
+        <v>46289</v>
       </c>
       <c r="C18">
-        <v>1.0063</v>
+        <v>1.0109</v>
       </c>
       <c r="D18">
-        <v>1.0063</v>
+        <v>1.0109</v>
       </c>
       <c r="E18">
-        <v>1.0063</v>
+        <v>1.0109</v>
       </c>
       <c r="F18" s="3"/>
       <c r="G18" s="3"/>
     </row>
     <row r="19" spans="1:7" customHeight="1" ht="15">
       <c r="B19" s="1">
-        <v>46226</v>
+        <v>46288</v>
       </c>
       <c r="C19">
-        <v>1.0062</v>
+        <v>1.0108</v>
       </c>
       <c r="D19">
-        <v>1.0062</v>
+        <v>1.0108</v>
       </c>
       <c r="E19">
-        <v>1.0062</v>
+        <v>1.0108</v>
       </c>
       <c r="F19" s="3"/>
       <c r="G19" s="3"/>
     </row>
     <row r="20" spans="1:7" customHeight="1" ht="15">
       <c r="B20" s="1">
-        <v>46225</v>
+        <v>46287</v>
       </c>
       <c r="C20">
-        <v>1.0062</v>
+        <v>1.0108</v>
       </c>
       <c r="D20">
-        <v>1.0062</v>
+        <v>1.0108</v>
       </c>
       <c r="E20">
-        <v>1.0062</v>
+        <v>1.0108</v>
       </c>
       <c r="F20" s="3"/>
       <c r="G20" s="3"/>
     </row>
     <row r="21" spans="1:7" customHeight="1" ht="15">
       <c r="B21" s="1">
-        <v>46224</v>
+        <v>46286</v>
       </c>
       <c r="C21">
-        <v>1.0061</v>
+        <v>1.0107</v>
       </c>
       <c r="D21">
-        <v>1.0061</v>
+        <v>1.0107</v>
       </c>
       <c r="E21">
-        <v>1.0061</v>
+        <v>1.0107</v>
       </c>
       <c r="F21" s="3"/>
       <c r="G21" s="3"/>
     </row>
     <row r="22" spans="1:7" customHeight="1" ht="15">
       <c r="B22" s="1">
-        <v>46223</v>
+        <v>46283</v>
       </c>
       <c r="C22">
-        <v>1.006</v>
+        <v>1.0105</v>
       </c>
       <c r="D22">
-        <v>1.006</v>
+        <v>1.0105</v>
       </c>
       <c r="E22">
-        <v>1.006</v>
+        <v>1.0105</v>
       </c>
       <c r="F22" s="3"/>
       <c r="G22" s="3"/>
     </row>
     <row r="23" spans="1:7" customHeight="1" ht="15">
       <c r="B23" s="1">
-        <v>46220</v>
+        <v>46282</v>
       </c>
       <c r="C23">
-        <v>1.0058</v>
+        <v>1.0105</v>
       </c>
       <c r="D23">
-        <v>1.0058</v>
+        <v>1.0105</v>
       </c>
       <c r="E23">
-        <v>1.0058</v>
+        <v>1.0105</v>
       </c>
       <c r="F23" s="3"/>
       <c r="G23" s="3"/>
     </row>
     <row r="24" spans="1:7" customHeight="1" ht="15">
       <c r="B24" s="1">
-        <v>46219</v>
+        <v>46281</v>
       </c>
       <c r="C24">
-        <v>1.0057</v>
+        <v>1.0104</v>
       </c>
       <c r="D24">
-        <v>1.0057</v>
+        <v>1.0104</v>
       </c>
       <c r="E24">
-        <v>1.0057</v>
+        <v>1.0104</v>
       </c>
       <c r="F24" s="3"/>
       <c r="G24" s="3"/>
     </row>
     <row r="25" spans="1:7" customHeight="1" ht="15">
       <c r="B25" s="1">
-        <v>46218</v>
+        <v>46280</v>
       </c>
       <c r="C25">
-        <v>1.0057</v>
+        <v>1.0103</v>
       </c>
       <c r="D25">
-        <v>1.0057</v>
+        <v>1.0103</v>
       </c>
       <c r="E25">
-        <v>1.0057</v>
+        <v>1.0103</v>
       </c>
       <c r="F25" s="3"/>
       <c r="G25" s="3"/>
     </row>
     <row r="26" spans="1:7" customHeight="1" ht="15">
       <c r="B26" s="1">
-        <v>46217</v>
+        <v>46279</v>
       </c>
       <c r="C26">
-        <v>1.0056</v>
+        <v>1.0103</v>
       </c>
       <c r="D26">
-        <v>1.0056</v>
+        <v>1.0103</v>
       </c>
       <c r="E26">
-        <v>1.0056</v>
+        <v>1.0103</v>
       </c>
       <c r="F26" s="3"/>
       <c r="G26" s="3"/>
     </row>
     <row r="27" spans="1:7" customHeight="1" ht="15">
       <c r="B27" s="1">
-        <v>46216</v>
+        <v>46276</v>
       </c>
       <c r="C27">
-        <v>1.0055000000000001</v>
+        <v>1.01</v>
       </c>
       <c r="D27">
-        <v>1.0055000000000001</v>
+        <v>1.01</v>
       </c>
       <c r="E27">
-        <v>1.0055000000000001</v>
+        <v>1.01</v>
       </c>
       <c r="F27" s="3"/>
       <c r="G27" s="3"/>
     </row>
     <row r="28" spans="1:7" customHeight="1" ht="15">
       <c r="B28" s="1">
-        <v>46213</v>
+        <v>46275</v>
       </c>
       <c r="C28">
-        <v>1.0052000000000001</v>
+        <v>1.01</v>
       </c>
       <c r="D28">
-        <v>1.0052000000000001</v>
+        <v>1.01</v>
       </c>
       <c r="E28">
-        <v>1.0052000000000001</v>
+        <v>1.01</v>
       </c>
       <c r="F28" s="3"/>
       <c r="G28" s="3"/>
     </row>
     <row r="29" spans="1:7" customHeight="1" ht="15">
       <c r="B29" s="1">
-        <v>46212</v>
+        <v>46274</v>
       </c>
       <c r="C29">
-        <v>1.0052000000000001</v>
+        <v>1.0099</v>
       </c>
       <c r="D29">
-        <v>1.0052000000000001</v>
+        <v>1.0099</v>
       </c>
       <c r="E29">
-        <v>1.0052000000000001</v>
+        <v>1.0099</v>
       </c>
       <c r="F29" s="3"/>
       <c r="G29" s="3"/>
     </row>
     <row r="30" spans="1:7" customHeight="1" ht="15">
       <c r="B30" s="1">
-        <v>46211</v>
+        <v>46273</v>
       </c>
       <c r="C30">
-        <v>1.0051000000000001</v>
+        <v>1.0098</v>
       </c>
       <c r="D30">
-        <v>1.0051000000000001</v>
+        <v>1.0098</v>
       </c>
       <c r="E30">
-        <v>1.0051000000000001</v>
+        <v>1.0098</v>
       </c>
       <c r="F30" s="3"/>
       <c r="G30" s="3"/>
     </row>
     <row r="31" spans="1:7" customHeight="1" ht="15">
       <c r="B31" s="1">
-        <v>46210</v>
+        <v>46272</v>
       </c>
       <c r="C31">
-        <v>1.0051000000000001</v>
+        <v>1.0097</v>
       </c>
       <c r="D31">
-        <v>1.0051000000000001</v>
+        <v>1.0097</v>
       </c>
       <c r="E31">
-        <v>1.0051000000000001</v>
+        <v>1.0097</v>
       </c>
       <c r="F31" s="3"/>
       <c r="G31" s="3"/>
     </row>
     <row r="32" spans="1:7" customHeight="1" ht="15">
       <c r="B32" s="1">
-        <v>46209</v>
+        <v>46269</v>
       </c>
       <c r="C32">
-        <v>1.0048999999999999</v>
+        <v>1.0095000000000001</v>
       </c>
       <c r="D32">
-        <v>1.0048999999999999</v>
+        <v>1.0095000000000001</v>
       </c>
       <c r="E32">
-        <v>1.0048999999999999</v>
+        <v>1.0095000000000001</v>
       </c>
       <c r="F32" s="3"/>
       <c r="G32" s="3"/>
     </row>
     <row r="33" spans="1:7" customHeight="1" ht="15">
       <c r="B33" s="1">
-        <v>46206</v>
+        <v>46268</v>
       </c>
       <c r="C33">
-        <v>1.0046999999999999</v>
+        <v>1.0094000000000001</v>
       </c>
       <c r="D33">
-        <v>1.0046999999999999</v>
+        <v>1.0094000000000001</v>
       </c>
       <c r="E33">
-        <v>1.0046999999999999</v>
+        <v>1.0094000000000001</v>
       </c>
       <c r="F33" s="3"/>
       <c r="G33" s="3"/>
     </row>
     <row r="34" spans="1:7" customHeight="1" ht="15">
       <c r="B34" s="1">
-        <v>46205</v>
+        <v>46267</v>
       </c>
       <c r="C34">
-        <v>1.0046999999999999</v>
+        <v>1.0094000000000001</v>
       </c>
       <c r="D34">
-        <v>1.0046999999999999</v>
+        <v>1.0094000000000001</v>
       </c>
       <c r="E34">
-        <v>1.0046999999999999</v>
+        <v>1.0094000000000001</v>
       </c>
       <c r="F34" s="3"/>
       <c r="G34" s="3"/>
     </row>
     <row r="35" spans="1:7" customHeight="1" ht="15">
       <c r="B35" s="1">
-        <v>46204</v>
+        <v>46266</v>
       </c>
       <c r="C35">
-        <v>1.0045999999999999</v>
+        <v>1.0093000000000001</v>
       </c>
       <c r="D35">
-        <v>1.0045999999999999</v>
+        <v>1.0093000000000001</v>
       </c>
       <c r="E35">
-        <v>1.0045999999999999</v>
+        <v>1.0093000000000001</v>
       </c>
       <c r="F35" s="3"/>
       <c r="G35" s="3"/>
     </row>
     <row r="36" spans="1:7">
       <c r="B36" s="1">
-        <v>46203</v>
+        <v>46265</v>
       </c>
       <c r="C36">
-        <v>1.0045999999999999</v>
+        <v>1.0093000000000001</v>
       </c>
       <c r="D36">
-        <v>1.0045999999999999</v>
+        <v>1.0093000000000001</v>
       </c>
       <c r="E36">
-        <v>1.0045999999999999</v>
+        <v>1.0093000000000001</v>
       </c>
     </row>
     <row r="37" spans="1:7">
       <c r="B37" s="1">
-        <v>46202</v>
+        <v>46262</v>
       </c>
       <c r="C37">
-        <v>1.0044</v>
+        <v>1.0089999999999999</v>
       </c>
       <c r="D37">
-        <v>1.0044</v>
+        <v>1.0089999999999999</v>
       </c>
       <c r="E37">
-        <v>1.0044</v>
+        <v>1.0089999999999999</v>
       </c>
     </row>
     <row r="38" spans="1:7">
       <c r="B38" s="1">
-        <v>46199</v>
+        <v>46261</v>
       </c>
       <c r="C38">
-        <v>1.0043</v>
+        <v>1.0089999999999999</v>
       </c>
       <c r="D38">
-        <v>1.0043</v>
+        <v>1.0089999999999999</v>
       </c>
       <c r="E38">
-        <v>1.0043</v>
+        <v>1.0089999999999999</v>
       </c>
     </row>
     <row r="39" spans="1:7">
       <c r="B39" s="1">
-        <v>46198</v>
+        <v>46260</v>
       </c>
       <c r="C39">
-        <v>1.0042</v>
+        <v>1.0088999999999999</v>
       </c>
       <c r="D39">
-        <v>1.0042</v>
+        <v>1.0088999999999999</v>
       </c>
       <c r="E39">
-        <v>1.0042</v>
+        <v>1.0088999999999999</v>
       </c>
     </row>
     <row r="40" spans="1:7">
       <c r="B40" s="1">
-        <v>46197</v>
+        <v>46259</v>
       </c>
       <c r="C40">
-        <v>1.0042</v>
+        <v>1.0088999999999999</v>
       </c>
       <c r="D40">
-        <v>1.0042</v>
+        <v>1.0088999999999999</v>
       </c>
       <c r="E40">
-        <v>1.0042</v>
+        <v>1.0088999999999999</v>
       </c>
     </row>
     <row r="41" spans="1:7">
       <c r="B41" s="1">
-        <v>46196</v>
+        <v>46258</v>
       </c>
       <c r="C41">
-        <v>1.0042</v>
+        <v>1.0087999999999999</v>
       </c>
       <c r="D41">
-        <v>1.0042</v>
+        <v>1.0087999999999999</v>
       </c>
       <c r="E41">
-        <v>1.0042</v>
+        <v>1.0087999999999999</v>
       </c>
     </row>
     <row r="42" spans="1:7">
       <c r="B42" s="1">
-        <v>46195</v>
+        <v>46255</v>
       </c>
       <c r="C42">
-        <v>1.0041</v>
+        <v>1.0085999999999999</v>
       </c>
       <c r="D42">
-        <v>1.0041</v>
+        <v>1.0085999999999999</v>
       </c>
       <c r="E42">
-        <v>1.0041</v>
+        <v>1.0085999999999999</v>
       </c>
     </row>
     <row r="43" spans="1:7">
       <c r="B43" s="1">
-        <v>46192</v>
+        <v>46254</v>
       </c>
       <c r="C43">
-        <v>1.004</v>
+        <v>1.0084</v>
       </c>
       <c r="D43">
-        <v>1.004</v>
+        <v>1.0084</v>
       </c>
       <c r="E43">
-        <v>1.004</v>
+        <v>1.0084</v>
       </c>
     </row>
     <row r="44" spans="1:7">
       <c r="B44" s="1">
-        <v>46191</v>
+        <v>46253</v>
       </c>
       <c r="C44">
-        <v>1.004</v>
+        <v>1.0084</v>
       </c>
       <c r="D44">
-        <v>1.004</v>
+        <v>1.0084</v>
       </c>
       <c r="E44">
-        <v>1.004</v>
+        <v>1.0084</v>
       </c>
     </row>
     <row r="45" spans="1:7">
       <c r="B45" s="1">
-        <v>46190</v>
+        <v>46252</v>
       </c>
       <c r="C45">
-        <v>1.004</v>
+        <v>1.0083</v>
       </c>
       <c r="D45">
-        <v>1.004</v>
+        <v>1.0083</v>
       </c>
       <c r="E45">
-        <v>1.004</v>
+        <v>1.0083</v>
       </c>
     </row>
     <row r="46" spans="1:7">
       <c r="B46" s="1">
-        <v>46189</v>
+        <v>46251</v>
       </c>
       <c r="C46">
-        <v>1.0039</v>
+        <v>1.0082</v>
       </c>
       <c r="D46">
-        <v>1.0039</v>
+        <v>1.0082</v>
       </c>
       <c r="E46">
-        <v>1.0039</v>
+        <v>1.0082</v>
       </c>
     </row>
     <row r="47" spans="1:7">
       <c r="B47" s="1">
-        <v>46188</v>
+        <v>46248</v>
       </c>
       <c r="C47">
-        <v>1.0039</v>
+        <v>1.008</v>
       </c>
       <c r="D47">
-        <v>1.0039</v>
+        <v>1.008</v>
       </c>
       <c r="E47">
-        <v>1.0039</v>
+        <v>1.008</v>
       </c>
     </row>
     <row r="48" spans="1:7">
       <c r="B48" s="1">
-        <v>46185</v>
+        <v>46247</v>
       </c>
       <c r="C48">
-        <v>1.0038</v>
+        <v>1.0079</v>
       </c>
       <c r="D48">
-        <v>1.0038</v>
+        <v>1.0079</v>
       </c>
       <c r="E48">
-        <v>1.0038</v>
+        <v>1.0079</v>
       </c>
     </row>
     <row r="49" spans="1:7">
       <c r="B49" s="1">
-        <v>46184</v>
+        <v>46246</v>
       </c>
       <c r="C49">
-        <v>1.0037</v>
+        <v>1.0078</v>
       </c>
       <c r="D49">
-        <v>1.0037</v>
+        <v>1.0078</v>
       </c>
       <c r="E49">
-        <v>1.0037</v>
+        <v>1.0078</v>
       </c>
     </row>
     <row r="50" spans="1:7">
       <c r="B50" s="1">
-        <v>46183</v>
+        <v>46245</v>
       </c>
       <c r="C50">
-        <v>1.0037</v>
+        <v>1.0078</v>
       </c>
       <c r="D50">
-        <v>1.0037</v>
+        <v>1.0078</v>
       </c>
       <c r="E50">
-        <v>1.0037</v>
+        <v>1.0078</v>
       </c>
     </row>
     <row r="51" spans="1:7">
       <c r="B51" s="1">
-        <v>46182</v>
+        <v>46244</v>
       </c>
       <c r="C51">
-        <v>1.0037</v>
+        <v>1.0077</v>
       </c>
       <c r="D51">
-        <v>1.0037</v>
+        <v>1.0077</v>
       </c>
       <c r="E51">
-        <v>1.0037</v>
+        <v>1.0077</v>
       </c>
     </row>
     <row r="52" spans="1:7">
       <c r="B52" s="1">
-        <v>46178</v>
+        <v>46241</v>
       </c>
       <c r="C52">
-        <v>1.0035000000000001</v>
+        <v>1.0074000000000001</v>
       </c>
       <c r="D52">
-        <v>1.0035000000000001</v>
+        <v>1.0074000000000001</v>
       </c>
       <c r="E52">
-        <v>1.0035000000000001</v>
+        <v>1.0074000000000001</v>
       </c>
     </row>
     <row r="53" spans="1:7">
       <c r="B53" s="1">
-        <v>46177</v>
+        <v>46240</v>
       </c>
       <c r="C53">
-        <v>1.0034000000000001</v>
+        <v>1.0074000000000001</v>
       </c>
       <c r="D53">
-        <v>1.0034000000000001</v>
+        <v>1.0074000000000001</v>
       </c>
       <c r="E53">
-        <v>1.0034000000000001</v>
+        <v>1.0074000000000001</v>
       </c>
     </row>
     <row r="54" spans="1:7">
       <c r="B54" s="1">
-        <v>46176</v>
+        <v>46239</v>
       </c>
       <c r="C54">
-        <v>1.0034000000000001</v>
+        <v>1.0073000000000001</v>
       </c>
       <c r="D54">
-        <v>1.0034000000000001</v>
+        <v>1.0073000000000001</v>
       </c>
       <c r="E54">
-        <v>1.0034000000000001</v>
+        <v>1.0073000000000001</v>
       </c>
     </row>
     <row r="55" spans="1:7">
       <c r="B55" s="1">
-        <v>46175</v>
+        <v>46238</v>
       </c>
       <c r="C55">
-        <v>1.0033000000000001</v>
+        <v>1.0072000000000001</v>
       </c>
       <c r="D55">
-        <v>1.0033000000000001</v>
+        <v>1.0072000000000001</v>
       </c>
       <c r="E55">
-        <v>1.0033000000000001</v>
+        <v>1.0072000000000001</v>
       </c>
     </row>
     <row r="56" spans="1:7">
       <c r="B56" s="1">
-        <v>46174</v>
+        <v>46237</v>
       </c>
       <c r="C56">
-        <v>1.0033000000000001</v>
+        <v>1.0071000000000001</v>
       </c>
       <c r="D56">
-        <v>1.0033000000000001</v>
+        <v>1.0071000000000001</v>
       </c>
       <c r="E56">
-        <v>1.0033000000000001</v>
+        <v>1.0071000000000001</v>
       </c>
     </row>
     <row r="57" spans="1:7">
       <c r="B57" s="1">
-        <v>46171</v>
+        <v>46234</v>
       </c>
       <c r="C57">
-        <v>1.0032000000000001</v>
+        <v>1.0068999999999999</v>
       </c>
       <c r="D57">
-        <v>1.0032000000000001</v>
+        <v>1.0068999999999999</v>
       </c>
       <c r="E57">
-        <v>1.0032000000000001</v>
+        <v>1.0068999999999999</v>
       </c>
     </row>
     <row r="58" spans="1:7">
       <c r="B58" s="1">
-        <v>46170</v>
+        <v>46233</v>
       </c>
       <c r="C58">
-        <v>1.0031000000000001</v>
+        <v>1.0067999999999999</v>
       </c>
       <c r="D58">
-        <v>1.0031000000000001</v>
+        <v>1.0067999999999999</v>
       </c>
       <c r="E58">
-        <v>1.0031000000000001</v>
+        <v>1.0067999999999999</v>
       </c>
     </row>
     <row r="59" spans="1:7">
       <c r="B59" s="1">
-        <v>46169</v>
+        <v>46232</v>
       </c>
       <c r="C59">
-        <v>1.0029999999999999</v>
+        <v>1.0066999999999999</v>
       </c>
       <c r="D59">
-        <v>1.0029999999999999</v>
+        <v>1.0066999999999999</v>
       </c>
       <c r="E59">
-        <v>1.0029999999999999</v>
+        <v>1.0066999999999999</v>
       </c>
     </row>
     <row r="60" spans="1:7">
       <c r="B60" s="1">
-        <v>46168</v>
+        <v>46231</v>
       </c>
       <c r="C60">
-        <v>1.0029999999999999</v>
+        <v>1.0065999999999999</v>
       </c>
       <c r="D60">
-        <v>1.0029999999999999</v>
+        <v>1.0065999999999999</v>
       </c>
       <c r="E60">
-        <v>1.0029999999999999</v>
+        <v>1.0065999999999999</v>
       </c>
     </row>
     <row r="61" spans="1:7">
       <c r="B61" s="1">
-        <v>46167</v>
+        <v>46230</v>
       </c>
       <c r="C61">
-        <v>1.0029999999999999</v>
+        <v>1.0065</v>
       </c>
       <c r="D61">
-        <v>1.0029999999999999</v>
+        <v>1.0065</v>
       </c>
       <c r="E61">
-        <v>1.0029999999999999</v>
+        <v>1.0065</v>
       </c>
     </row>
     <row r="62" spans="1:7">
       <c r="B62" s="1">
-        <v>46164</v>
+        <v>46227</v>
       </c>
       <c r="C62">
-        <v>1.0028999999999999</v>
+        <v>1.0063</v>
       </c>
       <c r="D62">
-        <v>1.0028999999999999</v>
+        <v>1.0063</v>
       </c>
       <c r="E62">
-        <v>1.0028999999999999</v>
+        <v>1.0063</v>
       </c>
     </row>
     <row r="63" spans="1:7">
       <c r="B63" s="1">
-        <v>46163</v>
+        <v>46226</v>
       </c>
       <c r="C63">
-        <v>1.0028999999999999</v>
+        <v>1.0062</v>
       </c>
       <c r="D63">
-        <v>1.0028999999999999</v>
+        <v>1.0062</v>
       </c>
       <c r="E63">
-        <v>1.0028999999999999</v>
+        <v>1.0062</v>
       </c>
     </row>
     <row r="64" spans="1:7">
       <c r="B64" s="1">
-        <v>46162</v>
+        <v>46225</v>
       </c>
       <c r="C64">
-        <v>1.0028999999999999</v>
+        <v>1.0062</v>
       </c>
       <c r="D64">
-        <v>1.0028999999999999</v>
+        <v>1.0062</v>
       </c>
       <c r="E64">
-        <v>1.0028999999999999</v>
+        <v>1.0062</v>
       </c>
     </row>
     <row r="65" spans="1:7">
       <c r="B65" s="1">
-        <v>46161</v>
+        <v>46224</v>
       </c>
       <c r="C65">
-        <v>1.0027999999999999</v>
+        <v>1.0061</v>
       </c>
       <c r="D65">
-        <v>1.0027999999999999</v>
+        <v>1.0061</v>
       </c>
       <c r="E65">
-        <v>1.0027999999999999</v>
+        <v>1.0061</v>
       </c>
     </row>
     <row r="66" spans="1:7">
       <c r="B66" s="1">
-        <v>46160</v>
+        <v>46223</v>
       </c>
       <c r="C66">
-        <v>1.0027999999999999</v>
+        <v>1.006</v>
       </c>
       <c r="D66">
-        <v>1.0027999999999999</v>
+        <v>1.006</v>
       </c>
       <c r="E66">
-        <v>1.0027999999999999</v>
+        <v>1.006</v>
       </c>
     </row>
     <row r="67" spans="1:7">
       <c r="B67" s="1">
-        <v>46157</v>
+        <v>46220</v>
       </c>
       <c r="C67">
-        <v>1.0026999999999999</v>
+        <v>1.0058</v>
       </c>
       <c r="D67">
-        <v>1.0026999999999999</v>
+        <v>1.0058</v>
       </c>
       <c r="E67">
-        <v>1.0026999999999999</v>
+        <v>1.0058</v>
       </c>
     </row>
     <row r="68" spans="1:7">
       <c r="B68" s="1">
-        <v>46156</v>
+        <v>46219</v>
       </c>
       <c r="C68">
-        <v>1.0026999999999999</v>
+        <v>1.0057</v>
       </c>
       <c r="D68">
-        <v>1.0026999999999999</v>
+        <v>1.0057</v>
       </c>
       <c r="E68">
-        <v>1.0026999999999999</v>
+        <v>1.0057</v>
       </c>
     </row>
     <row r="69" spans="1:7">
       <c r="B69" s="1">
-        <v>46155</v>
+        <v>46218</v>
       </c>
       <c r="C69">
-        <v>1.0026999999999999</v>
+        <v>1.0057</v>
       </c>
       <c r="D69">
-        <v>1.0026999999999999</v>
+        <v>1.0057</v>
       </c>
       <c r="E69">
-        <v>1.0026999999999999</v>
+        <v>1.0057</v>
       </c>
     </row>
     <row r="70" spans="1:7">
       <c r="B70" s="1">
-        <v>46154</v>
+        <v>46217</v>
       </c>
       <c r="C70">
-        <v>1.0026999999999999</v>
+        <v>1.0056</v>
       </c>
       <c r="D70">
-        <v>1.0026999999999999</v>
+        <v>1.0056</v>
       </c>
       <c r="E70">
-        <v>1.0026999999999999</v>
+        <v>1.0056</v>
       </c>
     </row>
     <row r="71" spans="1:7">
       <c r="B71" s="1">
-        <v>46153</v>
+        <v>46216</v>
       </c>
       <c r="C71">
-        <v>1.0026999999999999</v>
+        <v>1.0055000000000001</v>
       </c>
       <c r="D71">
-        <v>1.0026999999999999</v>
+        <v>1.0055000000000001</v>
       </c>
       <c r="E71">
-        <v>1.0026999999999999</v>
+        <v>1.0055000000000001</v>
       </c>
     </row>
     <row r="72" spans="1:7">
       <c r="B72" s="1">
-        <v>46150</v>
+        <v>46213</v>
       </c>
       <c r="C72">
-        <v>1.0025999999999999</v>
+        <v>1.0052000000000001</v>
       </c>
       <c r="D72">
-        <v>1.0025999999999999</v>
+        <v>1.0052000000000001</v>
       </c>
       <c r="E72">
-        <v>1.0025999999999999</v>
+        <v>1.0052000000000001</v>
       </c>
     </row>
     <row r="73" spans="1:7">
       <c r="B73" s="1">
-        <v>46149</v>
+        <v>46212</v>
       </c>
       <c r="C73">
-        <v>1.0025999999999999</v>
+        <v>1.0052000000000001</v>
       </c>
       <c r="D73">
-        <v>1.0025999999999999</v>
+        <v>1.0052000000000001</v>
       </c>
       <c r="E73">
-        <v>1.0025999999999999</v>
+        <v>1.0052000000000001</v>
       </c>
     </row>
     <row r="74" spans="1:7">
       <c r="B74" s="1">
-        <v>46148</v>
+        <v>46211</v>
       </c>
       <c r="C74">
-        <v>1.0024</v>
+        <v>1.0051000000000001</v>
       </c>
       <c r="D74">
-        <v>1.0024</v>
+        <v>1.0051000000000001</v>
       </c>
       <c r="E74">
-        <v>1.0024</v>
+        <v>1.0051000000000001</v>
       </c>
     </row>
     <row r="75" spans="1:7">
       <c r="B75" s="1">
-        <v>46147</v>
+        <v>46210</v>
       </c>
       <c r="C75">
-        <v>1.0024999999999999</v>
+        <v>1.0051000000000001</v>
       </c>
       <c r="D75">
-        <v>1.0024999999999999</v>
+        <v>1.0051000000000001</v>
       </c>
       <c r="E75">
-        <v>1.0024999999999999</v>
+        <v>1.0051000000000001</v>
       </c>
     </row>
     <row r="76" spans="1:7">
       <c r="B76" s="1">
-        <v>46146</v>
+        <v>46209</v>
       </c>
       <c r="C76">
-        <v>1.0024999999999999</v>
+        <v>1.0048999999999999</v>
       </c>
       <c r="D76">
-        <v>1.0024999999999999</v>
+        <v>1.0048999999999999</v>
       </c>
       <c r="E76">
-        <v>1.0024999999999999</v>
+        <v>1.0048999999999999</v>
       </c>
     </row>
     <row r="77" spans="1:7">
       <c r="B77" s="1">
-        <v>46143</v>
+        <v>46206</v>
       </c>
       <c r="C77">
-        <v>1.0024999999999999</v>
+        <v>1.0046999999999999</v>
       </c>
       <c r="D77">
-        <v>1.0024999999999999</v>
+        <v>1.0046999999999999</v>
       </c>
       <c r="E77">
-        <v>1.0024999999999999</v>
+        <v>1.0046999999999999</v>
       </c>
     </row>
     <row r="78" spans="1:7">
       <c r="B78" s="1">
-        <v>46142</v>
+        <v>46205</v>
       </c>
       <c r="C78">
-        <v>1.0024999999999999</v>
+        <v>1.0046999999999999</v>
       </c>
       <c r="D78">
-        <v>1.0024999999999999</v>
+        <v>1.0046999999999999</v>
       </c>
       <c r="E78">
-        <v>1.0024999999999999</v>
+        <v>1.0046999999999999</v>
       </c>
     </row>
     <row r="79" spans="1:7">
       <c r="B79" s="1">
-        <v>46141</v>
+        <v>46204</v>
       </c>
       <c r="C79">
-        <v>1.0024999999999999</v>
+        <v>1.0045999999999999</v>
       </c>
       <c r="D79">
-        <v>1.0024999999999999</v>
+        <v>1.0045999999999999</v>
       </c>
       <c r="E79">
-        <v>1.0024999999999999</v>
+        <v>1.0045999999999999</v>
       </c>
     </row>
     <row r="80" spans="1:7">
       <c r="B80" s="1">
-        <v>46140</v>
+        <v>46203</v>
       </c>
       <c r="C80">
-        <v>1.0024999999999999</v>
+        <v>1.0045999999999999</v>
       </c>
       <c r="D80">
-        <v>1.0024999999999999</v>
+        <v>1.0045999999999999</v>
       </c>
       <c r="E80">
-        <v>1.0024999999999999</v>
+        <v>1.0045999999999999</v>
       </c>
     </row>
     <row r="81" spans="1:7">
       <c r="B81" s="1">
-        <v>46136</v>
+        <v>46202</v>
       </c>
       <c r="C81">
-        <v>1.0024999999999999</v>
+        <v>1.0044</v>
       </c>
       <c r="D81">
-        <v>1.0024999999999999</v>
+        <v>1.0044</v>
       </c>
       <c r="E81">
-        <v>1.0024999999999999</v>
+        <v>1.0044</v>
       </c>
     </row>
     <row r="82" spans="1:7">
       <c r="B82" s="1">
-        <v>46135</v>
+        <v>46199</v>
       </c>
       <c r="C82">
-        <v>1.0024999999999999</v>
+        <v>1.0043</v>
       </c>
       <c r="D82">
-        <v>1.0024999999999999</v>
+        <v>1.0043</v>
       </c>
       <c r="E82">
-        <v>1.0024999999999999</v>
+        <v>1.0043</v>
       </c>
     </row>
     <row r="83" spans="1:7">
       <c r="B83" s="1">
-        <v>46134</v>
+        <v>46198</v>
       </c>
       <c r="C83">
-        <v>1.0024999999999999</v>
+        <v>1.0042</v>
       </c>
       <c r="D83">
-        <v>1.0024999999999999</v>
+        <v>1.0042</v>
       </c>
       <c r="E83">
-        <v>1.0024999999999999</v>
+        <v>1.0042</v>
       </c>
     </row>
     <row r="84" spans="1:7">
       <c r="B84" s="1">
-        <v>46133</v>
+        <v>46197</v>
       </c>
       <c r="C84">
-        <v>1.0024999999999999</v>
+        <v>1.0042</v>
       </c>
       <c r="D84">
-        <v>1.0024999999999999</v>
+        <v>1.0042</v>
       </c>
       <c r="E84">
-        <v>1.0024999999999999</v>
+        <v>1.0042</v>
       </c>
     </row>
     <row r="85" spans="1:7">
       <c r="B85" s="1">
-        <v>46132</v>
+        <v>46196</v>
       </c>
       <c r="C85">
-        <v>1.0024999999999999</v>
+        <v>1.0042</v>
       </c>
       <c r="D85">
-        <v>1.0024999999999999</v>
+        <v>1.0042</v>
       </c>
       <c r="E85">
-        <v>1.0024999999999999</v>
+        <v>1.0042</v>
       </c>
     </row>
     <row r="86" spans="1:7">
       <c r="B86" s="1">
-        <v>46129</v>
+        <v>46195</v>
       </c>
       <c r="C86">
-        <v>1.0024999999999999</v>
+        <v>1.0041</v>
       </c>
       <c r="D86">
-        <v>1.0024999999999999</v>
+        <v>1.0041</v>
       </c>
       <c r="E86">
-        <v>1.0024999999999999</v>
+        <v>1.0041</v>
       </c>
     </row>
     <row r="87" spans="1:7">
       <c r="B87" s="1">
-        <v>46128</v>
+        <v>46192</v>
       </c>
       <c r="C87">
-        <v>1.0024999999999999</v>
+        <v>1.004</v>
       </c>
       <c r="D87">
-        <v>1.0024999999999999</v>
+        <v>1.004</v>
       </c>
       <c r="E87">
-        <v>1.0024999999999999</v>
+        <v>1.004</v>
       </c>
     </row>
     <row r="88" spans="1:7">
       <c r="B88" s="1">
-        <v>46127</v>
+        <v>46191</v>
       </c>
       <c r="C88">
-        <v>1.0024</v>
+        <v>1.004</v>
       </c>
       <c r="D88">
-        <v>1.0024</v>
+        <v>1.004</v>
       </c>
       <c r="E88">
-        <v>1.0024</v>
+        <v>1.004</v>
       </c>
     </row>
     <row r="89" spans="1:7">
       <c r="B89" s="1">
-        <v>46126</v>
+        <v>46190</v>
       </c>
       <c r="C89">
-        <v>1.0023</v>
+        <v>1.004</v>
       </c>
       <c r="D89">
-        <v>1.0023</v>
+        <v>1.004</v>
       </c>
       <c r="E89">
-        <v>1.0023</v>
+        <v>1.004</v>
       </c>
     </row>
     <row r="90" spans="1:7">
       <c r="B90" s="1">
-        <v>46125</v>
+        <v>46189</v>
       </c>
       <c r="C90">
-        <v>1.0022</v>
+        <v>1.0039</v>
       </c>
       <c r="D90">
-        <v>1.0022</v>
+        <v>1.0039</v>
       </c>
       <c r="E90">
-        <v>1.0022</v>
+        <v>1.0039</v>
       </c>
     </row>
     <row r="91" spans="1:7">
       <c r="B91" s="1">
-        <v>46122</v>
+        <v>46188</v>
       </c>
       <c r="C91">
-        <v>1.0021</v>
+        <v>1.0039</v>
       </c>
       <c r="D91">
-        <v>1.0021</v>
+        <v>1.0039</v>
       </c>
       <c r="E91">
-        <v>1.0021</v>
+        <v>1.0039</v>
       </c>
     </row>
     <row r="92" spans="1:7">
       <c r="B92" s="1">
-        <v>46121</v>
+        <v>46185</v>
       </c>
       <c r="C92">
-        <v>1.002</v>
+        <v>1.0038</v>
       </c>
       <c r="D92">
-        <v>1.002</v>
+        <v>1.0038</v>
       </c>
       <c r="E92">
-        <v>1.002</v>
+        <v>1.0038</v>
       </c>
     </row>
     <row r="93" spans="1:7">
       <c r="B93" s="1">
-        <v>46120</v>
+        <v>46184</v>
       </c>
       <c r="C93">
-        <v>1.0019</v>
+        <v>1.0037</v>
       </c>
       <c r="D93">
-        <v>1.0019</v>
+        <v>1.0037</v>
       </c>
       <c r="E93">
-        <v>1.0019</v>
+        <v>1.0037</v>
       </c>
     </row>
     <row r="94" spans="1:7">
       <c r="B94" s="1">
-        <v>46119</v>
+        <v>46183</v>
       </c>
       <c r="C94">
-        <v>1.0018</v>
+        <v>1.0037</v>
       </c>
       <c r="D94">
-        <v>1.0018</v>
+        <v>1.0037</v>
       </c>
       <c r="E94">
-        <v>1.0018</v>
+        <v>1.0037</v>
       </c>
     </row>
     <row r="95" spans="1:7">
       <c r="B95" s="1">
-        <v>46114</v>
+        <v>46182</v>
       </c>
       <c r="C95">
-        <v>1.0015000000000001</v>
+        <v>1.0037</v>
       </c>
       <c r="D95">
-        <v>1.0015000000000001</v>
+        <v>1.0037</v>
       </c>
       <c r="E95">
-        <v>1.0015000000000001</v>
+        <v>1.0037</v>
       </c>
     </row>
     <row r="96" spans="1:7">
       <c r="B96" s="1">
-        <v>46113</v>
+        <v>46178</v>
       </c>
       <c r="C96">
-        <v>1.0014000000000001</v>
+        <v>1.0035000000000001</v>
       </c>
       <c r="D96">
-        <v>1.0014000000000001</v>
+        <v>1.0035000000000001</v>
       </c>
       <c r="E96">
-        <v>1.0014000000000001</v>
+        <v>1.0035000000000001</v>
       </c>
     </row>
     <row r="97" spans="1:7">
       <c r="B97" s="1">
-        <v>46112</v>
+        <v>46177</v>
       </c>
       <c r="C97">
-        <v>1.0013000000000001</v>
+        <v>1.0034000000000001</v>
       </c>
       <c r="D97">
-        <v>1.0013000000000001</v>
+        <v>1.0034000000000001</v>
       </c>
       <c r="E97">
-        <v>1.0013000000000001</v>
+        <v>1.0034000000000001</v>
       </c>
     </row>
     <row r="98" spans="1:7">
       <c r="B98" s="1">
-        <v>46111</v>
+        <v>46176</v>
       </c>
       <c r="C98">
-        <v>1.00029999999999997</v>
+        <v>1.0034000000000001</v>
       </c>
       <c r="D98">
-        <v>1.00029999999999997</v>
+        <v>1.0034000000000001</v>
       </c>
       <c r="E98">
-        <v>1.00029999999999997</v>
+        <v>1.0034000000000001</v>
       </c>
     </row>
     <row r="99" spans="1:7">
       <c r="B99" s="1">
-        <v>46108</v>
+        <v>46175</v>
       </c>
       <c r="C99">
-        <v>1.0001</v>
+        <v>1.0033000000000001</v>
       </c>
       <c r="D99">
-        <v>1.0001</v>
+        <v>1.0033000000000001</v>
       </c>
       <c r="E99">
-        <v>1.0001</v>
+        <v>1.0033000000000001</v>
       </c>
     </row>
     <row r="100" spans="1:7">
       <c r="B100" s="1">
-        <v>46107</v>
+        <v>46174</v>
       </c>
       <c r="C100">
-        <v>1</v>
+        <v>1.0033000000000001</v>
       </c>
       <c r="D100">
-        <v>1</v>
+        <v>1.0033000000000001</v>
       </c>
       <c r="E100">
-        <v>1</v>
+        <v>1.0033000000000001</v>
       </c>
     </row>
     <row r="101" spans="1:7">
       <c r="B101" s="1">
-        <v>46106</v>
+        <v>46171</v>
       </c>
       <c r="C101">
-        <v>1</v>
+        <v>1.0032000000000001</v>
       </c>
       <c r="D101">
-        <v>1</v>
+        <v>1.0032000000000001</v>
       </c>
       <c r="E101">
-        <v>1</v>
+        <v>1.0032000000000001</v>
       </c>
     </row>
     <row r="102" spans="1:7">
       <c r="B102" s="1">
-        <v>46105</v>
+        <v>46170</v>
       </c>
       <c r="C102">
-        <v>1</v>
+        <v>1.0031000000000001</v>
       </c>
       <c r="D102">
-        <v>1</v>
+        <v>1.0031000000000001</v>
       </c>
       <c r="E102">
-        <v>1</v>
+        <v>1.0031000000000001</v>
       </c>
     </row>
     <row r="103" spans="1:7">
       <c r="B103" s="1">
-        <v>46104</v>
+        <v>46169</v>
       </c>
       <c r="C103">
-        <v>1</v>
+        <v>1.0029999999999999</v>
       </c>
       <c r="D103">
-        <v>1</v>
+        <v>1.0029999999999999</v>
       </c>
       <c r="E103">
-        <v>1</v>
+        <v>1.0029999999999999</v>
       </c>
     </row>
     <row r="104" spans="1:7">
       <c r="B104" s="1">
-        <v>46101</v>
+        <v>46168</v>
       </c>
       <c r="C104">
-        <v>1</v>
+        <v>1.0029999999999999</v>
       </c>
       <c r="D104">
-        <v>1</v>
+        <v>1.0029999999999999</v>
       </c>
       <c r="E104">
-        <v>1</v>
+        <v>1.0029999999999999</v>
       </c>
     </row>
     <row r="105" spans="1:7">
       <c r="B105" s="1">
-        <v>46100</v>
+        <v>46167</v>
       </c>
       <c r="C105">
-        <v>1</v>
+        <v>1.0029999999999999</v>
       </c>
       <c r="D105">
-        <v>1</v>
+        <v>1.0029999999999999</v>
       </c>
       <c r="E105">
-        <v>1</v>
+        <v>1.0029999999999999</v>
       </c>
     </row>
     <row r="106" spans="1:7">
       <c r="B106" s="1">
-        <v>46099</v>
+        <v>46164</v>
       </c>
       <c r="C106">
-        <v>1</v>
+        <v>1.0028999999999999</v>
       </c>
       <c r="D106">
-        <v>1</v>
+        <v>1.0028999999999999</v>
       </c>
       <c r="E106">
-        <v>1</v>
+        <v>1.0028999999999999</v>
       </c>
     </row>
     <row r="107" spans="1:7">
       <c r="B107" s="1">
-        <v>46098</v>
+        <v>46163</v>
       </c>
       <c r="C107">
-        <v>1</v>
+        <v>1.0028999999999999</v>
       </c>
       <c r="D107">
-        <v>1</v>
+        <v>1.0028999999999999</v>
       </c>
       <c r="E107">
-        <v>1</v>
+        <v>1.0028999999999999</v>
       </c>
     </row>
     <row r="108" spans="1:7">
       <c r="B108" s="1">
-        <v>46097</v>
+        <v>46162</v>
       </c>
       <c r="C108">
-        <v>1</v>
+        <v>1.0028999999999999</v>
       </c>
       <c r="D108">
-        <v>1</v>
+        <v>1.0028999999999999</v>
       </c>
       <c r="E108">
-        <v>1</v>
+        <v>1.0028999999999999</v>
       </c>
     </row>
     <row r="109" spans="1:7">
       <c r="B109" s="1">
-        <v>46094</v>
+        <v>46161</v>
       </c>
       <c r="C109">
-        <v>1</v>
+        <v>1.0027999999999999</v>
       </c>
       <c r="D109">
-        <v>1</v>
+        <v>1.0027999999999999</v>
       </c>
       <c r="E109">
-        <v>1</v>
+        <v>1.0027999999999999</v>
       </c>
     </row>
     <row r="110" spans="1:7">
       <c r="B110" s="1">
-        <v>46093</v>
+        <v>46160</v>
       </c>
       <c r="C110">
-        <v>1</v>
+        <v>1.0027999999999999</v>
       </c>
       <c r="D110">
-        <v>1</v>
+        <v>1.0027999999999999</v>
       </c>
       <c r="E110">
-        <v>1</v>
+        <v>1.0027999999999999</v>
       </c>
     </row>
     <row r="111" spans="1:7">
       <c r="B111" s="1">
-        <v>46092</v>
+        <v>46157</v>
       </c>
       <c r="C111">
-        <v>1</v>
+        <v>1.0026999999999999</v>
       </c>
       <c r="D111">
-        <v>1</v>
+        <v>1.0026999999999999</v>
       </c>
       <c r="E111">
-        <v>1</v>
+        <v>1.0026999999999999</v>
       </c>
     </row>
     <row r="112" spans="1:7">
       <c r="B112" s="1">
-        <v>46091</v>
+        <v>46156</v>
       </c>
       <c r="C112">
-        <v>1</v>
+        <v>1.0026999999999999</v>
       </c>
       <c r="D112">
-        <v>1</v>
+        <v>1.0026999999999999</v>
       </c>
       <c r="E112">
-        <v>1</v>
+        <v>1.0026999999999999</v>
       </c>
     </row>
     <row r="113" spans="1:7">
       <c r="B113" s="1">
+        <v>46155</v>
+      </c>
+      <c r="C113">
+        <v>1.0026999999999999</v>
+      </c>
+      <c r="D113">
+        <v>1.0026999999999999</v>
+      </c>
+      <c r="E113">
+        <v>1.0026999999999999</v>
+      </c>
+    </row>
+    <row r="114" spans="1:7">
+      <c r="B114" s="1">
+        <v>46154</v>
+      </c>
+      <c r="C114">
+        <v>1.0026999999999999</v>
+      </c>
+      <c r="D114">
+        <v>1.0026999999999999</v>
+      </c>
+      <c r="E114">
+        <v>1.0026999999999999</v>
+      </c>
+    </row>
+    <row r="115" spans="1:7">
+      <c r="B115" s="1">
+        <v>46153</v>
+      </c>
+      <c r="C115">
+        <v>1.0026999999999999</v>
+      </c>
+      <c r="D115">
+        <v>1.0026999999999999</v>
+      </c>
+      <c r="E115">
+        <v>1.0026999999999999</v>
+      </c>
+    </row>
+    <row r="116" spans="1:7">
+      <c r="B116" s="1">
+        <v>46150</v>
+      </c>
+      <c r="C116">
+        <v>1.0025999999999999</v>
+      </c>
+      <c r="D116">
+        <v>1.0025999999999999</v>
+      </c>
+      <c r="E116">
+        <v>1.0025999999999999</v>
+      </c>
+    </row>
+    <row r="117" spans="1:7">
+      <c r="B117" s="1">
+        <v>46149</v>
+      </c>
+      <c r="C117">
+        <v>1.0025999999999999</v>
+      </c>
+      <c r="D117">
+        <v>1.0025999999999999</v>
+      </c>
+      <c r="E117">
+        <v>1.0025999999999999</v>
+      </c>
+    </row>
+    <row r="118" spans="1:7">
+      <c r="B118" s="1">
+        <v>46148</v>
+      </c>
+      <c r="C118">
+        <v>1.0024</v>
+      </c>
+      <c r="D118">
+        <v>1.0024</v>
+      </c>
+      <c r="E118">
+        <v>1.0024</v>
+      </c>
+    </row>
+    <row r="119" spans="1:7">
+      <c r="B119" s="1">
+        <v>46147</v>
+      </c>
+      <c r="C119">
+        <v>1.0024999999999999</v>
+      </c>
+      <c r="D119">
+        <v>1.0024999999999999</v>
+      </c>
+      <c r="E119">
+        <v>1.0024999999999999</v>
+      </c>
+    </row>
+    <row r="120" spans="1:7">
+      <c r="B120" s="1">
+        <v>46146</v>
+      </c>
+      <c r="C120">
+        <v>1.0024999999999999</v>
+      </c>
+      <c r="D120">
+        <v>1.0024999999999999</v>
+      </c>
+      <c r="E120">
+        <v>1.0024999999999999</v>
+      </c>
+    </row>
+    <row r="121" spans="1:7">
+      <c r="B121" s="1">
+        <v>46143</v>
+      </c>
+      <c r="C121">
+        <v>1.0024999999999999</v>
+      </c>
+      <c r="D121">
+        <v>1.0024999999999999</v>
+      </c>
+      <c r="E121">
+        <v>1.0024999999999999</v>
+      </c>
+    </row>
+    <row r="122" spans="1:7">
+      <c r="B122" s="1">
+        <v>46142</v>
+      </c>
+      <c r="C122">
+        <v>1.0024999999999999</v>
+      </c>
+      <c r="D122">
+        <v>1.0024999999999999</v>
+      </c>
+      <c r="E122">
+        <v>1.0024999999999999</v>
+      </c>
+    </row>
+    <row r="123" spans="1:7">
+      <c r="B123" s="1">
+        <v>46141</v>
+      </c>
+      <c r="C123">
+        <v>1.0024999999999999</v>
+      </c>
+      <c r="D123">
+        <v>1.0024999999999999</v>
+      </c>
+      <c r="E123">
+        <v>1.0024999999999999</v>
+      </c>
+    </row>
+    <row r="124" spans="1:7">
+      <c r="B124" s="1">
+        <v>46140</v>
+      </c>
+      <c r="C124">
+        <v>1.0024999999999999</v>
+      </c>
+      <c r="D124">
+        <v>1.0024999999999999</v>
+      </c>
+      <c r="E124">
+        <v>1.0024999999999999</v>
+      </c>
+    </row>
+    <row r="125" spans="1:7">
+      <c r="B125" s="1">
+        <v>46136</v>
+      </c>
+      <c r="C125">
+        <v>1.0024999999999999</v>
+      </c>
+      <c r="D125">
+        <v>1.0024999999999999</v>
+      </c>
+      <c r="E125">
+        <v>1.0024999999999999</v>
+      </c>
+    </row>
+    <row r="126" spans="1:7">
+      <c r="B126" s="1">
+        <v>46135</v>
+      </c>
+      <c r="C126">
+        <v>1.0024999999999999</v>
+      </c>
+      <c r="D126">
+        <v>1.0024999999999999</v>
+      </c>
+      <c r="E126">
+        <v>1.0024999999999999</v>
+      </c>
+    </row>
+    <row r="127" spans="1:7">
+      <c r="B127" s="1">
+        <v>46134</v>
+      </c>
+      <c r="C127">
+        <v>1.0024999999999999</v>
+      </c>
+      <c r="D127">
+        <v>1.0024999999999999</v>
+      </c>
+      <c r="E127">
+        <v>1.0024999999999999</v>
+      </c>
+    </row>
+    <row r="128" spans="1:7">
+      <c r="B128" s="1">
+        <v>46133</v>
+      </c>
+      <c r="C128">
+        <v>1.0024999999999999</v>
+      </c>
+      <c r="D128">
+        <v>1.0024999999999999</v>
+      </c>
+      <c r="E128">
+        <v>1.0024999999999999</v>
+      </c>
+    </row>
+    <row r="129" spans="1:7">
+      <c r="B129" s="1">
+        <v>46132</v>
+      </c>
+      <c r="C129">
+        <v>1.0024999999999999</v>
+      </c>
+      <c r="D129">
+        <v>1.0024999999999999</v>
+      </c>
+      <c r="E129">
+        <v>1.0024999999999999</v>
+      </c>
+    </row>
+    <row r="130" spans="1:7">
+      <c r="B130" s="1">
+        <v>46129</v>
+      </c>
+      <c r="C130">
+        <v>1.0024999999999999</v>
+      </c>
+      <c r="D130">
+        <v>1.0024999999999999</v>
+      </c>
+      <c r="E130">
+        <v>1.0024999999999999</v>
+      </c>
+    </row>
+    <row r="131" spans="1:7">
+      <c r="B131" s="1">
+        <v>46128</v>
+      </c>
+      <c r="C131">
+        <v>1.0024999999999999</v>
+      </c>
+      <c r="D131">
+        <v>1.0024999999999999</v>
+      </c>
+      <c r="E131">
+        <v>1.0024999999999999</v>
+      </c>
+    </row>
+    <row r="132" spans="1:7">
+      <c r="B132" s="1">
+        <v>46127</v>
+      </c>
+      <c r="C132">
+        <v>1.0024</v>
+      </c>
+      <c r="D132">
+        <v>1.0024</v>
+      </c>
+      <c r="E132">
+        <v>1.0024</v>
+      </c>
+    </row>
+    <row r="133" spans="1:7">
+      <c r="B133" s="1">
+        <v>46126</v>
+      </c>
+      <c r="C133">
+        <v>1.0023</v>
+      </c>
+      <c r="D133">
+        <v>1.0023</v>
+      </c>
+      <c r="E133">
+        <v>1.0023</v>
+      </c>
+    </row>
+    <row r="134" spans="1:7">
+      <c r="B134" s="1">
+        <v>46125</v>
+      </c>
+      <c r="C134">
+        <v>1.0022</v>
+      </c>
+      <c r="D134">
+        <v>1.0022</v>
+      </c>
+      <c r="E134">
+        <v>1.0022</v>
+      </c>
+    </row>
+    <row r="135" spans="1:7">
+      <c r="B135" s="1">
+        <v>46122</v>
+      </c>
+      <c r="C135">
+        <v>1.0021</v>
+      </c>
+      <c r="D135">
+        <v>1.0021</v>
+      </c>
+      <c r="E135">
+        <v>1.0021</v>
+      </c>
+    </row>
+    <row r="136" spans="1:7">
+      <c r="B136" s="1">
+        <v>46121</v>
+      </c>
+      <c r="C136">
+        <v>1.002</v>
+      </c>
+      <c r="D136">
+        <v>1.002</v>
+      </c>
+      <c r="E136">
+        <v>1.002</v>
+      </c>
+    </row>
+    <row r="137" spans="1:7">
+      <c r="B137" s="1">
+        <v>46120</v>
+      </c>
+      <c r="C137">
+        <v>1.0019</v>
+      </c>
+      <c r="D137">
+        <v>1.0019</v>
+      </c>
+      <c r="E137">
+        <v>1.0019</v>
+      </c>
+    </row>
+    <row r="138" spans="1:7">
+      <c r="B138" s="1">
+        <v>46119</v>
+      </c>
+      <c r="C138">
+        <v>1.0018</v>
+      </c>
+      <c r="D138">
+        <v>1.0018</v>
+      </c>
+      <c r="E138">
+        <v>1.0018</v>
+      </c>
+    </row>
+    <row r="139" spans="1:7">
+      <c r="B139" s="1">
+        <v>46114</v>
+      </c>
+      <c r="C139">
+        <v>1.0015000000000001</v>
+      </c>
+      <c r="D139">
+        <v>1.0015000000000001</v>
+      </c>
+      <c r="E139">
+        <v>1.0015000000000001</v>
+      </c>
+    </row>
+    <row r="140" spans="1:7">
+      <c r="B140" s="1">
+        <v>46113</v>
+      </c>
+      <c r="C140">
+        <v>1.0014000000000001</v>
+      </c>
+      <c r="D140">
+        <v>1.0014000000000001</v>
+      </c>
+      <c r="E140">
+        <v>1.0014000000000001</v>
+      </c>
+    </row>
+    <row r="141" spans="1:7">
+      <c r="B141" s="1">
+        <v>46112</v>
+      </c>
+      <c r="C141">
+        <v>1.0013000000000001</v>
+      </c>
+      <c r="D141">
+        <v>1.0013000000000001</v>
+      </c>
+      <c r="E141">
+        <v>1.0013000000000001</v>
+      </c>
+    </row>
+    <row r="142" spans="1:7">
+      <c r="B142" s="1">
+        <v>46111</v>
+      </c>
+      <c r="C142">
+        <v>1.00029999999999997</v>
+      </c>
+      <c r="D142">
+        <v>1.00029999999999997</v>
+      </c>
+      <c r="E142">
+        <v>1.00029999999999997</v>
+      </c>
+    </row>
+    <row r="143" spans="1:7">
+      <c r="B143" s="1">
+        <v>46108</v>
+      </c>
+      <c r="C143">
+        <v>1.0001</v>
+      </c>
+      <c r="D143">
+        <v>1.0001</v>
+      </c>
+      <c r="E143">
+        <v>1.0001</v>
+      </c>
+    </row>
+    <row r="144" spans="1:7">
+      <c r="B144" s="1">
+        <v>46107</v>
+      </c>
+      <c r="C144">
+        <v>1</v>
+      </c>
+      <c r="D144">
+        <v>1</v>
+      </c>
+      <c r="E144">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="145" spans="1:7">
+      <c r="B145" s="1">
+        <v>46106</v>
+      </c>
+      <c r="C145">
+        <v>1</v>
+      </c>
+      <c r="D145">
+        <v>1</v>
+      </c>
+      <c r="E145">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="146" spans="1:7">
+      <c r="B146" s="1">
+        <v>46105</v>
+      </c>
+      <c r="C146">
+        <v>1</v>
+      </c>
+      <c r="D146">
+        <v>1</v>
+      </c>
+      <c r="E146">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="147" spans="1:7">
+      <c r="B147" s="1">
+        <v>46104</v>
+      </c>
+      <c r="C147">
+        <v>1</v>
+      </c>
+      <c r="D147">
+        <v>1</v>
+      </c>
+      <c r="E147">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="148" spans="1:7">
+      <c r="B148" s="1">
+        <v>46101</v>
+      </c>
+      <c r="C148">
+        <v>1</v>
+      </c>
+      <c r="D148">
+        <v>1</v>
+      </c>
+      <c r="E148">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="149" spans="1:7">
+      <c r="B149" s="1">
+        <v>46100</v>
+      </c>
+      <c r="C149">
+        <v>1</v>
+      </c>
+      <c r="D149">
+        <v>1</v>
+      </c>
+      <c r="E149">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="150" spans="1:7">
+      <c r="B150" s="1">
+        <v>46099</v>
+      </c>
+      <c r="C150">
+        <v>1</v>
+      </c>
+      <c r="D150">
+        <v>1</v>
+      </c>
+      <c r="E150">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="151" spans="1:7">
+      <c r="B151" s="1">
+        <v>46098</v>
+      </c>
+      <c r="C151">
+        <v>1</v>
+      </c>
+      <c r="D151">
+        <v>1</v>
+      </c>
+      <c r="E151">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="152" spans="1:7">
+      <c r="B152" s="1">
+        <v>46097</v>
+      </c>
+      <c r="C152">
+        <v>1</v>
+      </c>
+      <c r="D152">
+        <v>1</v>
+      </c>
+      <c r="E152">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="153" spans="1:7">
+      <c r="B153" s="1">
+        <v>46094</v>
+      </c>
+      <c r="C153">
+        <v>1</v>
+      </c>
+      <c r="D153">
+        <v>1</v>
+      </c>
+      <c r="E153">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="154" spans="1:7">
+      <c r="B154" s="1">
+        <v>46093</v>
+      </c>
+      <c r="C154">
+        <v>1</v>
+      </c>
+      <c r="D154">
+        <v>1</v>
+      </c>
+      <c r="E154">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="155" spans="1:7">
+      <c r="B155" s="1">
+        <v>46092</v>
+      </c>
+      <c r="C155">
+        <v>1</v>
+      </c>
+      <c r="D155">
+        <v>1</v>
+      </c>
+      <c r="E155">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="156" spans="1:7">
+      <c r="B156" s="1">
+        <v>46091</v>
+      </c>
+      <c r="C156">
+        <v>1</v>
+      </c>
+      <c r="D156">
+        <v>1</v>
+      </c>
+      <c r="E156">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="157" spans="1:7">
+      <c r="B157" s="1">
         <v>46090</v>
       </c>
-      <c r="C113">
-[...10 lines deleted...]
-      <c r="B114" s="5" t="s">
+      <c r="C157">
+        <v>1</v>
+      </c>
+      <c r="D157">
+        <v>1</v>
+      </c>
+      <c r="E157">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="158" spans="1:7" customHeight="1" ht="15">
+      <c r="B158" s="5" t="s">
         <v>29</v>
       </c>
-      <c r="C114" s="4">
-[...10 lines deleted...]
-      <c r="B115" s="5" t="s">
+      <c r="C158" s="4">
+        <v>1</v>
+      </c>
+      <c r="D158" s="4">
+        <v>1</v>
+      </c>
+      <c r="E158" s="4">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="159" spans="1:7" customHeight="1" ht="15">
+      <c r="B159" s="5" t="s">
         <v>28</v>
       </c>
-      <c r="C115" s="4">
-[...10 lines deleted...]
-      <c r="B116" s="5" t="s">
+      <c r="C159" s="4">
+        <v>1</v>
+      </c>
+      <c r="D159" s="4">
+        <v>1</v>
+      </c>
+      <c r="E159" s="4">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="160" spans="1:7" customHeight="1" ht="15">
+      <c r="B160" s="5" t="s">
         <v>27</v>
       </c>
-      <c r="C116" s="4">
-[...10 lines deleted...]
-      <c r="B117" s="5" t="s">
+      <c r="C160" s="4">
+        <v>1</v>
+      </c>
+      <c r="D160" s="4">
+        <v>1</v>
+      </c>
+      <c r="E160" s="4">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="161" spans="1:7" customHeight="1" ht="15">
+      <c r="B161" s="5" t="s">
         <v>26</v>
       </c>
-      <c r="C117" s="4">
-[...10 lines deleted...]
-      <c r="B118" s="5" t="s">
+      <c r="C161" s="4">
+        <v>1</v>
+      </c>
+      <c r="D161" s="4">
+        <v>1</v>
+      </c>
+      <c r="E161" s="4">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="162" spans="1:7" customHeight="1" ht="15">
+      <c r="B162" s="5" t="s">
         <v>25</v>
       </c>
-      <c r="C118" s="4">
-[...10 lines deleted...]
-      <c r="B119" s="5" t="s">
+      <c r="C162" s="4">
+        <v>1</v>
+      </c>
+      <c r="D162" s="4">
+        <v>1</v>
+      </c>
+      <c r="E162" s="4">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="163" spans="1:7" customHeight="1" ht="15">
+      <c r="B163" s="5" t="s">
         <v>24</v>
       </c>
-      <c r="C119" s="4">
-[...10 lines deleted...]
-      <c r="B120" s="5" t="s">
+      <c r="C163" s="4">
+        <v>1</v>
+      </c>
+      <c r="D163" s="4">
+        <v>1</v>
+      </c>
+      <c r="E163" s="4">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="164" spans="1:7" customHeight="1" ht="15">
+      <c r="B164" s="5" t="s">
         <v>23</v>
       </c>
-      <c r="C120" s="4">
-[...10 lines deleted...]
-      <c r="B121" s="5" t="s">
+      <c r="C164" s="4">
+        <v>1</v>
+      </c>
+      <c r="D164" s="4">
+        <v>1</v>
+      </c>
+      <c r="E164" s="4">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="165" spans="1:7" customHeight="1" ht="15">
+      <c r="B165" s="5" t="s">
         <v>22</v>
       </c>
-      <c r="C121" s="4">
-[...10 lines deleted...]
-      <c r="B122" s="5" t="s">
+      <c r="C165" s="4">
+        <v>1</v>
+      </c>
+      <c r="D165" s="4">
+        <v>1</v>
+      </c>
+      <c r="E165" s="4">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="166" spans="1:7" customHeight="1" ht="15">
+      <c r="B166" s="5" t="s">
         <v>21</v>
       </c>
-      <c r="C122" s="4">
-[...10 lines deleted...]
-      <c r="B123" s="5" t="s">
+      <c r="C166" s="4">
+        <v>1</v>
+      </c>
+      <c r="D166" s="4">
+        <v>1</v>
+      </c>
+      <c r="E166" s="4">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="167" spans="1:7" customHeight="1" ht="15">
+      <c r="B167" s="5" t="s">
         <v>20</v>
       </c>
-      <c r="C123" s="4">
-[...10 lines deleted...]
-      <c r="B124" s="5" t="s">
+      <c r="C167" s="4">
+        <v>1</v>
+      </c>
+      <c r="D167" s="4">
+        <v>1</v>
+      </c>
+      <c r="E167" s="4">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="168" spans="1:7" customHeight="1" ht="15">
+      <c r="B168" s="5" t="s">
         <v>19</v>
       </c>
-      <c r="C124" s="4">
-[...10 lines deleted...]
-      <c r="B125" s="5" t="s">
+      <c r="C168" s="4">
+        <v>1</v>
+      </c>
+      <c r="D168" s="4">
+        <v>1</v>
+      </c>
+      <c r="E168" s="4">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="169" spans="1:7" customHeight="1" ht="15">
+      <c r="B169" s="5" t="s">
         <v>18</v>
       </c>
-      <c r="C125" s="4">
-[...10 lines deleted...]
-      <c r="B126" s="5" t="s">
+      <c r="C169" s="4">
+        <v>1</v>
+      </c>
+      <c r="D169" s="4">
+        <v>1</v>
+      </c>
+      <c r="E169" s="4">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="170" spans="1:7" customHeight="1" ht="15">
+      <c r="B170" s="5" t="s">
         <v>17</v>
       </c>
-      <c r="C126" s="4">
-[...10 lines deleted...]
-      <c r="B127" s="5" t="s">
+      <c r="C170" s="4">
+        <v>1</v>
+      </c>
+      <c r="D170" s="4">
+        <v>1</v>
+      </c>
+      <c r="E170" s="4">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="171" spans="1:7" customHeight="1" ht="15">
+      <c r="B171" s="5" t="s">
         <v>16</v>
       </c>
-      <c r="C127" s="4">
-[...10 lines deleted...]
-      <c r="B128" s="5" t="s">
+      <c r="C171" s="4">
+        <v>1</v>
+      </c>
+      <c r="D171" s="4">
+        <v>1</v>
+      </c>
+      <c r="E171" s="4">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="172" spans="1:7" customHeight="1" ht="15">
+      <c r="B172" s="5" t="s">
         <v>15</v>
       </c>
-      <c r="C128" s="4">
-[...10 lines deleted...]
-      <c r="B129" s="5" t="s">
+      <c r="C172" s="4">
+        <v>1</v>
+      </c>
+      <c r="D172" s="4">
+        <v>1</v>
+      </c>
+      <c r="E172" s="4">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="173" spans="1:7" customHeight="1" ht="15">
+      <c r="B173" s="5" t="s">
         <v>14</v>
       </c>
-      <c r="C129" s="4">
-[...10 lines deleted...]
-      <c r="B130" s="5" t="s">
+      <c r="C173" s="4">
+        <v>1</v>
+      </c>
+      <c r="D173" s="4">
+        <v>1</v>
+      </c>
+      <c r="E173" s="4">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="174" spans="1:7" customHeight="1" ht="15">
+      <c r="B174" s="5" t="s">
         <v>13</v>
       </c>
-      <c r="C130" s="4">
-[...10 lines deleted...]
-      <c r="B131" s="5" t="s">
+      <c r="C174" s="4">
+        <v>1</v>
+      </c>
+      <c r="D174" s="4">
+        <v>1</v>
+      </c>
+      <c r="E174" s="4">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="175" spans="1:7" customHeight="1" ht="15">
+      <c r="B175" s="5" t="s">
         <v>12</v>
       </c>
-      <c r="C131" s="4">
-[...10 lines deleted...]
-      <c r="B132" s="5" t="s">
+      <c r="C175" s="4">
+        <v>1</v>
+      </c>
+      <c r="D175" s="4">
+        <v>1</v>
+      </c>
+      <c r="E175" s="4">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="176" spans="1:7" customHeight="1" ht="15">
+      <c r="B176" s="5" t="s">
         <v>11</v>
       </c>
-      <c r="C132" s="4">
-[...10 lines deleted...]
-      <c r="B133" s="5" t="s">
+      <c r="C176" s="4">
+        <v>1</v>
+      </c>
+      <c r="D176" s="4">
+        <v>1</v>
+      </c>
+      <c r="E176" s="4">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="177" spans="1:7" customHeight="1" ht="15">
+      <c r="B177" s="5" t="s">
         <v>10</v>
       </c>
-      <c r="C133" s="4">
-[...10 lines deleted...]
-      <c r="B134" s="5" t="s">
+      <c r="C177" s="4">
+        <v>1</v>
+      </c>
+      <c r="D177" s="4">
+        <v>1</v>
+      </c>
+      <c r="E177" s="4">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="178" spans="1:7" customHeight="1" ht="15">
+      <c r="B178" s="5" t="s">
         <v>9</v>
       </c>
-      <c r="C134" s="4">
-[...10 lines deleted...]
-      <c r="B135" s="5" t="s">
+      <c r="C178" s="4">
+        <v>1</v>
+      </c>
+      <c r="D178" s="4">
+        <v>1</v>
+      </c>
+      <c r="E178" s="4">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="179" spans="1:7" customHeight="1" ht="15">
+      <c r="B179" s="5" t="s">
         <v>8</v>
       </c>
-      <c r="C135" s="4">
-[...10 lines deleted...]
-      <c r="B136" s="5" t="s">
+      <c r="C179" s="4">
+        <v>1</v>
+      </c>
+      <c r="D179" s="4">
+        <v>1</v>
+      </c>
+      <c r="E179" s="4">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="180" spans="1:7" customHeight="1" ht="15">
+      <c r="B180" s="5" t="s">
         <v>7</v>
       </c>
-      <c r="C136" s="4">
-[...10 lines deleted...]
-      <c r="B137" s="5" t="s">
+      <c r="C180" s="4">
+        <v>1</v>
+      </c>
+      <c r="D180" s="4">
+        <v>1</v>
+      </c>
+      <c r="E180" s="4">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="181" spans="1:7" customHeight="1" ht="15">
+      <c r="B181" s="5" t="s">
         <v>6</v>
       </c>
-      <c r="C137" s="4">
-[...10 lines deleted...]
-      <c r="B138" s="5" t="s">
+      <c r="C181" s="4">
+        <v>1</v>
+      </c>
+      <c r="D181" s="4">
+        <v>1</v>
+      </c>
+      <c r="E181" s="4">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="182" spans="1:7" customHeight="1" ht="15">
+      <c r="B182" s="5" t="s">
         <v>5</v>
       </c>
-      <c r="C138" s="4">
-[...10 lines deleted...]
-      <c r="B139" s="5" t="s">
+      <c r="C182" s="4">
+        <v>1</v>
+      </c>
+      <c r="D182" s="4">
+        <v>1</v>
+      </c>
+      <c r="E182" s="4">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="183" spans="1:7" customHeight="1" ht="15">
+      <c r="B183" s="5" t="s">
         <v>4</v>
       </c>
-      <c r="C139" s="4">
-[...49 lines deleted...]
-      <c r="E146" s="3"/>
+      <c r="C183" s="4">
+        <v>1</v>
+      </c>
+      <c r="D183" s="4">
+        <v>1</v>
+      </c>
+      <c r="E183" s="4">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="184" spans="1:7" customHeight="1" ht="15">
+      <c r="B184" s="5"/>
+      <c r="C184" s="3"/>
+      <c r="D184" s="3"/>
+      <c r="E184" s="3"/>
+    </row>
+    <row r="185" spans="1:7" customHeight="1" ht="15">
+      <c r="B185" s="5"/>
+      <c r="C185" s="3"/>
+      <c r="D185" s="3"/>
+      <c r="E185" s="3"/>
+    </row>
+    <row r="186" spans="1:7" customHeight="1" ht="15">
+      <c r="B186" s="5"/>
+      <c r="C186" s="3"/>
+      <c r="D186" s="3"/>
+      <c r="E186" s="3"/>
+    </row>
+    <row r="187" spans="1:7" customHeight="1" ht="15">
+      <c r="B187" s="5"/>
+      <c r="C187" s="3"/>
+      <c r="D187" s="3"/>
+      <c r="E187" s="3"/>
+    </row>
+    <row r="188" spans="1:7" customHeight="1" ht="15">
+      <c r="B188" s="5"/>
+      <c r="C188" s="3"/>
+      <c r="D188" s="3"/>
+      <c r="E188" s="3"/>
+    </row>
+    <row r="189" spans="1:7" customHeight="1" ht="15">
+      <c r="B189" s="5"/>
+      <c r="C189" s="3"/>
+      <c r="D189" s="3"/>
+      <c r="E189" s="3"/>
+    </row>
+    <row r="190" spans="1:7" customHeight="1" ht="15">
+      <c r="B190" s="5"/>
+      <c r="C190" s="3"/>
+      <c r="D190" s="3"/>
+      <c r="E190" s="3"/>
     </row>
   </sheetData>
-  <conditionalFormatting sqref="B1:B113">
-    <cfRule type="duplicateValues" dxfId="0" priority="2881">
+  <conditionalFormatting sqref="B1:B157">
+    <cfRule type="duplicateValues" dxfId="0" priority="4025">
       <formula/>
     </cfRule>
-    <cfRule type="duplicateValues" dxfId="0" priority="2882">
+    <cfRule type="duplicateValues" dxfId="0" priority="4026">
       <formula/>
     </cfRule>
   </conditionalFormatting>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>